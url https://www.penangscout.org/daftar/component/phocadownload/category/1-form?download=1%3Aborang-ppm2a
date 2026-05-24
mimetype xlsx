--- v0 (2025-10-26)
+++ v1 (2026-05-24)
@@ -1,1295 +1,1312 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ASUS-250330\Desktop\SCOUT\2026\Pendaftaran\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9C399766-0218-45BF-9638-B07FF0DEBC68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="360" yWindow="108" windowWidth="11676" windowHeight="5160"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Arahan" sheetId="7" r:id="rId1"/>
     <sheet name="Kump" sheetId="1" r:id="rId2"/>
     <sheet name="Pemimpin" sheetId="2" r:id="rId3"/>
     <sheet name="Pengakap" sheetId="6" r:id="rId4"/>
     <sheet name="Borang" sheetId="3" r:id="rId5"/>
     <sheet name="Data" sheetId="4" state="hidden" r:id="rId6"/>
     <sheet name="Sheet1" sheetId="8" state="hidden" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="Alamat_1">Kump!$C$11</definedName>
     <definedName name="Alamat_2">Kump!$C$12</definedName>
     <definedName name="Alamat_3">Kump!$C$13</definedName>
     <definedName name="Bandar">Kump!$C$15</definedName>
     <definedName name="Daerah">Sheet1!$A$1:$A$7</definedName>
     <definedName name="DaftarTahunLepas">Sheet1!$A$21:$A$22</definedName>
     <definedName name="Emel_Kump">Kump!$C$18</definedName>
     <definedName name="Faks_Kump">Kump!$C$25</definedName>
     <definedName name="JantinaList">Data!$A$7:$A$8</definedName>
     <definedName name="JenisDaftarList">Data!$A$66:$A$67</definedName>
-    <definedName name="JumlahYuran">Borang!$R$34</definedName>
+    <definedName name="JumlahYuran">Borang!$R$33</definedName>
     <definedName name="KaedahBayarList">Data!$A$41:$A$45</definedName>
     <definedName name="KeturunanList">Data!$A$12:$A$17</definedName>
     <definedName name="Nama_Sek">Kump!$C$10</definedName>
     <definedName name="Negeri">Kump!$C$16</definedName>
     <definedName name="Negeri_List">Data!$A$48:$A$63</definedName>
     <definedName name="NegeriList">Data!$A$48:$A$63</definedName>
     <definedName name="No_DaftarKump">Kump!$C$32</definedName>
     <definedName name="No_Kump">Kump!$C$7</definedName>
     <definedName name="Pangkat">Sheet1!$A$10:$A$13</definedName>
     <definedName name="Pangkat_1">Pemimpin!$L$14</definedName>
     <definedName name="PANGKAT1">Pemimpin!$L$14:$L$53</definedName>
     <definedName name="PemimpinJantina">Pemimpin!$E$14:$E$53</definedName>
     <definedName name="PemimpinKaum">Pemimpin!$F$14:$F$53</definedName>
     <definedName name="PengakapJantina">Pengakap!$E$14:$E$313</definedName>
     <definedName name="PengakapKaum">Pengakap!$F$14:$F$313</definedName>
     <definedName name="Poskod">Kump!$C$14</definedName>
     <definedName name="PPM_Daerah">Kump!$C$8</definedName>
     <definedName name="PPM_DaftarTahunLepas">Kump!$C$31</definedName>
     <definedName name="PPM_Negeri">Kump!$C$9</definedName>
     <definedName name="PPMDaerahList">Data!$A$21:$A$37</definedName>
     <definedName name="PPMNegeriList">Data!$A$21:$A$38</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="4">Borang!$A$1:$S$49</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">Borang!$A$1:$S$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Kump!$B$1:$D$42</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">Pemimpin!$13:$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">Pengakap!$13:$13</definedName>
     <definedName name="Tel_Kump">Kump!$C$17</definedName>
     <definedName name="UNIT">Sheet1!$A$16:$A$19</definedName>
     <definedName name="UNIT1">Pengakap!$L$14:$L$313</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C37" i="1" l="1"/>
   <c r="P14" i="3"/>
-  <c r="P17"/>
-[...31 lines deleted...]
-  <c r="O25"/>
+  <c r="P17" i="3"/>
+  <c r="M25" i="3" l="1"/>
+  <c r="L25" i="3"/>
+  <c r="H25" i="3"/>
+  <c r="F25" i="3"/>
+  <c r="M28" i="3"/>
+  <c r="L28" i="3"/>
+  <c r="K28" i="3"/>
+  <c r="J28" i="3"/>
+  <c r="H28" i="3"/>
+  <c r="I28" i="3"/>
+  <c r="G28" i="3"/>
+  <c r="F28" i="3"/>
+  <c r="F29" i="3"/>
+  <c r="K25" i="3"/>
+  <c r="J25" i="3"/>
+  <c r="I25" i="3"/>
+  <c r="G25" i="3"/>
+  <c r="F27" i="3"/>
+  <c r="F26" i="3"/>
+  <c r="M27" i="3"/>
+  <c r="L27" i="3"/>
+  <c r="L29" i="3"/>
+  <c r="K27" i="3"/>
+  <c r="J27" i="3"/>
+  <c r="I27" i="3"/>
+  <c r="G27" i="3"/>
+  <c r="H27" i="3"/>
+  <c r="N28" i="3" l="1"/>
+  <c r="O28" i="3"/>
+  <c r="N25" i="3"/>
+  <c r="O25" i="3"/>
   <c r="G8" i="6"/>
-  <c r="G7"/>
-[...6 lines deleted...]
-  <c r="E5" s="1"/>
+  <c r="G7" i="6"/>
+  <c r="G6" i="6"/>
+  <c r="G5" i="6"/>
+  <c r="G4" i="6"/>
+  <c r="G3" i="6"/>
+  <c r="E4" i="6"/>
+  <c r="E3" i="6"/>
+  <c r="E5" i="6" s="1"/>
   <c r="E10" i="3"/>
-  <c r="M31"/>
-[...38 lines deleted...]
-  <c r="E8"/>
+  <c r="M31" i="3"/>
+  <c r="L31" i="3"/>
+  <c r="K31" i="3"/>
+  <c r="J31" i="3"/>
+  <c r="I31" i="3"/>
+  <c r="H31" i="3"/>
+  <c r="G31" i="3"/>
+  <c r="F31" i="3"/>
+  <c r="M30" i="3"/>
+  <c r="L30" i="3"/>
+  <c r="K30" i="3"/>
+  <c r="J30" i="3"/>
+  <c r="I30" i="3"/>
+  <c r="H30" i="3"/>
+  <c r="G30" i="3"/>
+  <c r="F30" i="3"/>
+  <c r="M29" i="3"/>
+  <c r="K29" i="3"/>
+  <c r="J29" i="3"/>
+  <c r="I29" i="3"/>
+  <c r="H29" i="3"/>
+  <c r="G29" i="3"/>
+  <c r="M26" i="3"/>
+  <c r="L26" i="3"/>
+  <c r="K26" i="3"/>
+  <c r="J26" i="3"/>
+  <c r="I26" i="3"/>
+  <c r="H26" i="3"/>
+  <c r="G26" i="3"/>
+  <c r="P12" i="3"/>
+  <c r="P20" i="3"/>
+  <c r="H20" i="3"/>
+  <c r="E20" i="3"/>
+  <c r="E18" i="3"/>
+  <c r="E17" i="3"/>
+  <c r="E16" i="3"/>
+  <c r="E12" i="3"/>
+  <c r="R8" i="3"/>
+  <c r="M8" i="3"/>
+  <c r="E8" i="3"/>
   <c r="H62" i="6"/>
-  <c r="I62"/>
-[...1005 lines deleted...]
-  <c r="K313"/>
+  <c r="I62" i="6"/>
+  <c r="J62" i="6"/>
+  <c r="K62" i="6"/>
+  <c r="H63" i="6"/>
+  <c r="I63" i="6"/>
+  <c r="J63" i="6"/>
+  <c r="K63" i="6"/>
+  <c r="H64" i="6"/>
+  <c r="I64" i="6"/>
+  <c r="J64" i="6"/>
+  <c r="K64" i="6"/>
+  <c r="H65" i="6"/>
+  <c r="I65" i="6"/>
+  <c r="J65" i="6"/>
+  <c r="K65" i="6"/>
+  <c r="H66" i="6"/>
+  <c r="I66" i="6"/>
+  <c r="J66" i="6"/>
+  <c r="K66" i="6"/>
+  <c r="H67" i="6"/>
+  <c r="I67" i="6"/>
+  <c r="J67" i="6"/>
+  <c r="K67" i="6"/>
+  <c r="H68" i="6"/>
+  <c r="I68" i="6"/>
+  <c r="J68" i="6"/>
+  <c r="K68" i="6"/>
+  <c r="H69" i="6"/>
+  <c r="I69" i="6"/>
+  <c r="J69" i="6"/>
+  <c r="K69" i="6"/>
+  <c r="H70" i="6"/>
+  <c r="I70" i="6"/>
+  <c r="J70" i="6"/>
+  <c r="K70" i="6"/>
+  <c r="H71" i="6"/>
+  <c r="I71" i="6"/>
+  <c r="J71" i="6"/>
+  <c r="K71" i="6"/>
+  <c r="H72" i="6"/>
+  <c r="I72" i="6"/>
+  <c r="J72" i="6"/>
+  <c r="K72" i="6"/>
+  <c r="H73" i="6"/>
+  <c r="I73" i="6"/>
+  <c r="J73" i="6"/>
+  <c r="K73" i="6"/>
+  <c r="H74" i="6"/>
+  <c r="I74" i="6"/>
+  <c r="J74" i="6"/>
+  <c r="K74" i="6"/>
+  <c r="H75" i="6"/>
+  <c r="I75" i="6"/>
+  <c r="J75" i="6"/>
+  <c r="K75" i="6"/>
+  <c r="H76" i="6"/>
+  <c r="I76" i="6"/>
+  <c r="J76" i="6"/>
+  <c r="K76" i="6"/>
+  <c r="H77" i="6"/>
+  <c r="I77" i="6"/>
+  <c r="J77" i="6"/>
+  <c r="K77" i="6"/>
+  <c r="H78" i="6"/>
+  <c r="I78" i="6"/>
+  <c r="J78" i="6"/>
+  <c r="K78" i="6"/>
+  <c r="H79" i="6"/>
+  <c r="I79" i="6"/>
+  <c r="J79" i="6"/>
+  <c r="K79" i="6"/>
+  <c r="H80" i="6"/>
+  <c r="I80" i="6"/>
+  <c r="J80" i="6"/>
+  <c r="K80" i="6"/>
+  <c r="H81" i="6"/>
+  <c r="I81" i="6"/>
+  <c r="J81" i="6"/>
+  <c r="K81" i="6"/>
+  <c r="H82" i="6"/>
+  <c r="I82" i="6"/>
+  <c r="J82" i="6"/>
+  <c r="K82" i="6"/>
+  <c r="H83" i="6"/>
+  <c r="I83" i="6"/>
+  <c r="J83" i="6"/>
+  <c r="K83" i="6"/>
+  <c r="H84" i="6"/>
+  <c r="I84" i="6"/>
+  <c r="J84" i="6"/>
+  <c r="K84" i="6"/>
+  <c r="H85" i="6"/>
+  <c r="I85" i="6"/>
+  <c r="J85" i="6"/>
+  <c r="K85" i="6"/>
+  <c r="H86" i="6"/>
+  <c r="I86" i="6"/>
+  <c r="J86" i="6"/>
+  <c r="K86" i="6"/>
+  <c r="H87" i="6"/>
+  <c r="I87" i="6"/>
+  <c r="J87" i="6"/>
+  <c r="K87" i="6"/>
+  <c r="H88" i="6"/>
+  <c r="I88" i="6"/>
+  <c r="J88" i="6"/>
+  <c r="K88" i="6"/>
+  <c r="H89" i="6"/>
+  <c r="I89" i="6"/>
+  <c r="J89" i="6"/>
+  <c r="K89" i="6"/>
+  <c r="H90" i="6"/>
+  <c r="I90" i="6"/>
+  <c r="J90" i="6"/>
+  <c r="K90" i="6"/>
+  <c r="H91" i="6"/>
+  <c r="I91" i="6"/>
+  <c r="J91" i="6"/>
+  <c r="K91" i="6"/>
+  <c r="H92" i="6"/>
+  <c r="I92" i="6"/>
+  <c r="J92" i="6"/>
+  <c r="K92" i="6"/>
+  <c r="H93" i="6"/>
+  <c r="I93" i="6"/>
+  <c r="J93" i="6"/>
+  <c r="K93" i="6"/>
+  <c r="H94" i="6"/>
+  <c r="I94" i="6"/>
+  <c r="J94" i="6"/>
+  <c r="K94" i="6"/>
+  <c r="H95" i="6"/>
+  <c r="I95" i="6"/>
+  <c r="J95" i="6"/>
+  <c r="K95" i="6"/>
+  <c r="H96" i="6"/>
+  <c r="I96" i="6"/>
+  <c r="J96" i="6"/>
+  <c r="K96" i="6"/>
+  <c r="H97" i="6"/>
+  <c r="I97" i="6"/>
+  <c r="J97" i="6"/>
+  <c r="K97" i="6"/>
+  <c r="H98" i="6"/>
+  <c r="I98" i="6"/>
+  <c r="J98" i="6"/>
+  <c r="K98" i="6"/>
+  <c r="H99" i="6"/>
+  <c r="I99" i="6"/>
+  <c r="J99" i="6"/>
+  <c r="K99" i="6"/>
+  <c r="H100" i="6"/>
+  <c r="I100" i="6"/>
+  <c r="J100" i="6"/>
+  <c r="K100" i="6"/>
+  <c r="H101" i="6"/>
+  <c r="I101" i="6"/>
+  <c r="J101" i="6"/>
+  <c r="K101" i="6"/>
+  <c r="H102" i="6"/>
+  <c r="I102" i="6"/>
+  <c r="J102" i="6"/>
+  <c r="K102" i="6"/>
+  <c r="H103" i="6"/>
+  <c r="I103" i="6"/>
+  <c r="J103" i="6"/>
+  <c r="K103" i="6"/>
+  <c r="H104" i="6"/>
+  <c r="I104" i="6"/>
+  <c r="J104" i="6"/>
+  <c r="K104" i="6"/>
+  <c r="H105" i="6"/>
+  <c r="I105" i="6"/>
+  <c r="J105" i="6"/>
+  <c r="K105" i="6"/>
+  <c r="H106" i="6"/>
+  <c r="I106" i="6"/>
+  <c r="J106" i="6"/>
+  <c r="K106" i="6"/>
+  <c r="H107" i="6"/>
+  <c r="I107" i="6"/>
+  <c r="J107" i="6"/>
+  <c r="K107" i="6"/>
+  <c r="H108" i="6"/>
+  <c r="I108" i="6"/>
+  <c r="J108" i="6"/>
+  <c r="K108" i="6"/>
+  <c r="H109" i="6"/>
+  <c r="I109" i="6"/>
+  <c r="J109" i="6"/>
+  <c r="K109" i="6"/>
+  <c r="H110" i="6"/>
+  <c r="I110" i="6"/>
+  <c r="J110" i="6"/>
+  <c r="K110" i="6"/>
+  <c r="H111" i="6"/>
+  <c r="I111" i="6"/>
+  <c r="J111" i="6"/>
+  <c r="K111" i="6"/>
+  <c r="H112" i="6"/>
+  <c r="I112" i="6"/>
+  <c r="J112" i="6"/>
+  <c r="K112" i="6"/>
+  <c r="H113" i="6"/>
+  <c r="I113" i="6"/>
+  <c r="J113" i="6"/>
+  <c r="K113" i="6"/>
+  <c r="H114" i="6"/>
+  <c r="I114" i="6"/>
+  <c r="J114" i="6"/>
+  <c r="K114" i="6"/>
+  <c r="H115" i="6"/>
+  <c r="I115" i="6"/>
+  <c r="J115" i="6"/>
+  <c r="K115" i="6"/>
+  <c r="H116" i="6"/>
+  <c r="I116" i="6"/>
+  <c r="J116" i="6"/>
+  <c r="K116" i="6"/>
+  <c r="H117" i="6"/>
+  <c r="I117" i="6"/>
+  <c r="J117" i="6"/>
+  <c r="K117" i="6"/>
+  <c r="H118" i="6"/>
+  <c r="I118" i="6"/>
+  <c r="J118" i="6"/>
+  <c r="K118" i="6"/>
+  <c r="H119" i="6"/>
+  <c r="I119" i="6"/>
+  <c r="J119" i="6"/>
+  <c r="K119" i="6"/>
+  <c r="H120" i="6"/>
+  <c r="I120" i="6"/>
+  <c r="J120" i="6"/>
+  <c r="K120" i="6"/>
+  <c r="H121" i="6"/>
+  <c r="I121" i="6"/>
+  <c r="J121" i="6"/>
+  <c r="K121" i="6"/>
+  <c r="H122" i="6"/>
+  <c r="I122" i="6"/>
+  <c r="J122" i="6"/>
+  <c r="K122" i="6"/>
+  <c r="H123" i="6"/>
+  <c r="I123" i="6"/>
+  <c r="J123" i="6"/>
+  <c r="K123" i="6"/>
+  <c r="H124" i="6"/>
+  <c r="I124" i="6"/>
+  <c r="J124" i="6"/>
+  <c r="K124" i="6"/>
+  <c r="H125" i="6"/>
+  <c r="I125" i="6"/>
+  <c r="J125" i="6"/>
+  <c r="K125" i="6"/>
+  <c r="H126" i="6"/>
+  <c r="I126" i="6"/>
+  <c r="J126" i="6"/>
+  <c r="K126" i="6"/>
+  <c r="H127" i="6"/>
+  <c r="I127" i="6"/>
+  <c r="J127" i="6"/>
+  <c r="K127" i="6"/>
+  <c r="H128" i="6"/>
+  <c r="I128" i="6"/>
+  <c r="J128" i="6"/>
+  <c r="K128" i="6"/>
+  <c r="H129" i="6"/>
+  <c r="I129" i="6"/>
+  <c r="J129" i="6"/>
+  <c r="K129" i="6"/>
+  <c r="H130" i="6"/>
+  <c r="I130" i="6"/>
+  <c r="J130" i="6"/>
+  <c r="K130" i="6"/>
+  <c r="H131" i="6"/>
+  <c r="I131" i="6"/>
+  <c r="J131" i="6"/>
+  <c r="K131" i="6"/>
+  <c r="H132" i="6"/>
+  <c r="I132" i="6"/>
+  <c r="J132" i="6"/>
+  <c r="K132" i="6"/>
+  <c r="H133" i="6"/>
+  <c r="I133" i="6"/>
+  <c r="J133" i="6"/>
+  <c r="K133" i="6"/>
+  <c r="H134" i="6"/>
+  <c r="I134" i="6"/>
+  <c r="J134" i="6"/>
+  <c r="K134" i="6"/>
+  <c r="H135" i="6"/>
+  <c r="I135" i="6"/>
+  <c r="J135" i="6"/>
+  <c r="K135" i="6"/>
+  <c r="H136" i="6"/>
+  <c r="I136" i="6"/>
+  <c r="J136" i="6"/>
+  <c r="K136" i="6"/>
+  <c r="H137" i="6"/>
+  <c r="I137" i="6"/>
+  <c r="J137" i="6"/>
+  <c r="K137" i="6"/>
+  <c r="H138" i="6"/>
+  <c r="I138" i="6"/>
+  <c r="J138" i="6"/>
+  <c r="K138" i="6"/>
+  <c r="H139" i="6"/>
+  <c r="I139" i="6"/>
+  <c r="J139" i="6"/>
+  <c r="K139" i="6"/>
+  <c r="H140" i="6"/>
+  <c r="I140" i="6"/>
+  <c r="J140" i="6"/>
+  <c r="K140" i="6"/>
+  <c r="H141" i="6"/>
+  <c r="I141" i="6"/>
+  <c r="J141" i="6"/>
+  <c r="K141" i="6"/>
+  <c r="H142" i="6"/>
+  <c r="I142" i="6"/>
+  <c r="J142" i="6"/>
+  <c r="K142" i="6"/>
+  <c r="H143" i="6"/>
+  <c r="I143" i="6"/>
+  <c r="J143" i="6"/>
+  <c r="K143" i="6"/>
+  <c r="H144" i="6"/>
+  <c r="I144" i="6"/>
+  <c r="J144" i="6"/>
+  <c r="K144" i="6"/>
+  <c r="H145" i="6"/>
+  <c r="I145" i="6"/>
+  <c r="J145" i="6"/>
+  <c r="K145" i="6"/>
+  <c r="H146" i="6"/>
+  <c r="I146" i="6"/>
+  <c r="J146" i="6"/>
+  <c r="K146" i="6"/>
+  <c r="H147" i="6"/>
+  <c r="I147" i="6"/>
+  <c r="J147" i="6"/>
+  <c r="K147" i="6"/>
+  <c r="H148" i="6"/>
+  <c r="I148" i="6"/>
+  <c r="J148" i="6"/>
+  <c r="K148" i="6"/>
+  <c r="H149" i="6"/>
+  <c r="I149" i="6"/>
+  <c r="J149" i="6"/>
+  <c r="K149" i="6"/>
+  <c r="H150" i="6"/>
+  <c r="I150" i="6"/>
+  <c r="J150" i="6"/>
+  <c r="K150" i="6"/>
+  <c r="H151" i="6"/>
+  <c r="I151" i="6"/>
+  <c r="J151" i="6"/>
+  <c r="K151" i="6"/>
+  <c r="H152" i="6"/>
+  <c r="I152" i="6"/>
+  <c r="J152" i="6"/>
+  <c r="K152" i="6"/>
+  <c r="H153" i="6"/>
+  <c r="I153" i="6"/>
+  <c r="J153" i="6"/>
+  <c r="K153" i="6"/>
+  <c r="H154" i="6"/>
+  <c r="I154" i="6"/>
+  <c r="J154" i="6"/>
+  <c r="K154" i="6"/>
+  <c r="H155" i="6"/>
+  <c r="I155" i="6"/>
+  <c r="J155" i="6"/>
+  <c r="K155" i="6"/>
+  <c r="H156" i="6"/>
+  <c r="I156" i="6"/>
+  <c r="J156" i="6"/>
+  <c r="K156" i="6"/>
+  <c r="H157" i="6"/>
+  <c r="I157" i="6"/>
+  <c r="J157" i="6"/>
+  <c r="K157" i="6"/>
+  <c r="H158" i="6"/>
+  <c r="I158" i="6"/>
+  <c r="J158" i="6"/>
+  <c r="K158" i="6"/>
+  <c r="H159" i="6"/>
+  <c r="I159" i="6"/>
+  <c r="J159" i="6"/>
+  <c r="K159" i="6"/>
+  <c r="H160" i="6"/>
+  <c r="I160" i="6"/>
+  <c r="J160" i="6"/>
+  <c r="K160" i="6"/>
+  <c r="H161" i="6"/>
+  <c r="I161" i="6"/>
+  <c r="J161" i="6"/>
+  <c r="K161" i="6"/>
+  <c r="H162" i="6"/>
+  <c r="I162" i="6"/>
+  <c r="J162" i="6"/>
+  <c r="K162" i="6"/>
+  <c r="H163" i="6"/>
+  <c r="I163" i="6"/>
+  <c r="J163" i="6"/>
+  <c r="K163" i="6"/>
+  <c r="H164" i="6"/>
+  <c r="I164" i="6"/>
+  <c r="J164" i="6"/>
+  <c r="K164" i="6"/>
+  <c r="H165" i="6"/>
+  <c r="I165" i="6"/>
+  <c r="J165" i="6"/>
+  <c r="K165" i="6"/>
+  <c r="H166" i="6"/>
+  <c r="I166" i="6"/>
+  <c r="J166" i="6"/>
+  <c r="K166" i="6"/>
+  <c r="H167" i="6"/>
+  <c r="I167" i="6"/>
+  <c r="J167" i="6"/>
+  <c r="K167" i="6"/>
+  <c r="H168" i="6"/>
+  <c r="I168" i="6"/>
+  <c r="J168" i="6"/>
+  <c r="K168" i="6"/>
+  <c r="H169" i="6"/>
+  <c r="I169" i="6"/>
+  <c r="J169" i="6"/>
+  <c r="K169" i="6"/>
+  <c r="H170" i="6"/>
+  <c r="I170" i="6"/>
+  <c r="J170" i="6"/>
+  <c r="K170" i="6"/>
+  <c r="H171" i="6"/>
+  <c r="I171" i="6"/>
+  <c r="J171" i="6"/>
+  <c r="K171" i="6"/>
+  <c r="H172" i="6"/>
+  <c r="I172" i="6"/>
+  <c r="J172" i="6"/>
+  <c r="K172" i="6"/>
+  <c r="H173" i="6"/>
+  <c r="I173" i="6"/>
+  <c r="J173" i="6"/>
+  <c r="K173" i="6"/>
+  <c r="H174" i="6"/>
+  <c r="I174" i="6"/>
+  <c r="J174" i="6"/>
+  <c r="K174" i="6"/>
+  <c r="H175" i="6"/>
+  <c r="I175" i="6"/>
+  <c r="J175" i="6"/>
+  <c r="K175" i="6"/>
+  <c r="H176" i="6"/>
+  <c r="I176" i="6"/>
+  <c r="J176" i="6"/>
+  <c r="K176" i="6"/>
+  <c r="H177" i="6"/>
+  <c r="I177" i="6"/>
+  <c r="J177" i="6"/>
+  <c r="K177" i="6"/>
+  <c r="H178" i="6"/>
+  <c r="I178" i="6"/>
+  <c r="J178" i="6"/>
+  <c r="K178" i="6"/>
+  <c r="H179" i="6"/>
+  <c r="I179" i="6"/>
+  <c r="J179" i="6"/>
+  <c r="K179" i="6"/>
+  <c r="H180" i="6"/>
+  <c r="I180" i="6"/>
+  <c r="J180" i="6"/>
+  <c r="K180" i="6"/>
+  <c r="H181" i="6"/>
+  <c r="I181" i="6"/>
+  <c r="J181" i="6"/>
+  <c r="K181" i="6"/>
+  <c r="H182" i="6"/>
+  <c r="I182" i="6"/>
+  <c r="J182" i="6"/>
+  <c r="K182" i="6"/>
+  <c r="H183" i="6"/>
+  <c r="I183" i="6"/>
+  <c r="J183" i="6"/>
+  <c r="K183" i="6"/>
+  <c r="H184" i="6"/>
+  <c r="I184" i="6"/>
+  <c r="J184" i="6"/>
+  <c r="K184" i="6"/>
+  <c r="H185" i="6"/>
+  <c r="I185" i="6"/>
+  <c r="J185" i="6"/>
+  <c r="K185" i="6"/>
+  <c r="H186" i="6"/>
+  <c r="I186" i="6"/>
+  <c r="J186" i="6"/>
+  <c r="K186" i="6"/>
+  <c r="H187" i="6"/>
+  <c r="I187" i="6"/>
+  <c r="J187" i="6"/>
+  <c r="K187" i="6"/>
+  <c r="H188" i="6"/>
+  <c r="I188" i="6"/>
+  <c r="J188" i="6"/>
+  <c r="K188" i="6"/>
+  <c r="H189" i="6"/>
+  <c r="I189" i="6"/>
+  <c r="J189" i="6"/>
+  <c r="K189" i="6"/>
+  <c r="H190" i="6"/>
+  <c r="I190" i="6"/>
+  <c r="J190" i="6"/>
+  <c r="K190" i="6"/>
+  <c r="H191" i="6"/>
+  <c r="I191" i="6"/>
+  <c r="J191" i="6"/>
+  <c r="K191" i="6"/>
+  <c r="H192" i="6"/>
+  <c r="I192" i="6"/>
+  <c r="J192" i="6"/>
+  <c r="K192" i="6"/>
+  <c r="H193" i="6"/>
+  <c r="I193" i="6"/>
+  <c r="J193" i="6"/>
+  <c r="K193" i="6"/>
+  <c r="H194" i="6"/>
+  <c r="I194" i="6"/>
+  <c r="J194" i="6"/>
+  <c r="K194" i="6"/>
+  <c r="H195" i="6"/>
+  <c r="I195" i="6"/>
+  <c r="J195" i="6"/>
+  <c r="K195" i="6"/>
+  <c r="H196" i="6"/>
+  <c r="I196" i="6"/>
+  <c r="J196" i="6"/>
+  <c r="K196" i="6"/>
+  <c r="H197" i="6"/>
+  <c r="I197" i="6"/>
+  <c r="J197" i="6"/>
+  <c r="K197" i="6"/>
+  <c r="H198" i="6"/>
+  <c r="I198" i="6"/>
+  <c r="J198" i="6"/>
+  <c r="K198" i="6"/>
+  <c r="H199" i="6"/>
+  <c r="I199" i="6"/>
+  <c r="J199" i="6"/>
+  <c r="K199" i="6"/>
+  <c r="H200" i="6"/>
+  <c r="I200" i="6"/>
+  <c r="J200" i="6"/>
+  <c r="K200" i="6"/>
+  <c r="H201" i="6"/>
+  <c r="I201" i="6"/>
+  <c r="J201" i="6"/>
+  <c r="K201" i="6"/>
+  <c r="H202" i="6"/>
+  <c r="I202" i="6"/>
+  <c r="J202" i="6"/>
+  <c r="K202" i="6"/>
+  <c r="H203" i="6"/>
+  <c r="I203" i="6"/>
+  <c r="J203" i="6"/>
+  <c r="K203" i="6"/>
+  <c r="H204" i="6"/>
+  <c r="I204" i="6"/>
+  <c r="J204" i="6"/>
+  <c r="K204" i="6"/>
+  <c r="H205" i="6"/>
+  <c r="I205" i="6"/>
+  <c r="J205" i="6"/>
+  <c r="K205" i="6"/>
+  <c r="H206" i="6"/>
+  <c r="I206" i="6"/>
+  <c r="J206" i="6"/>
+  <c r="K206" i="6"/>
+  <c r="H207" i="6"/>
+  <c r="I207" i="6"/>
+  <c r="J207" i="6"/>
+  <c r="K207" i="6"/>
+  <c r="H208" i="6"/>
+  <c r="I208" i="6"/>
+  <c r="J208" i="6"/>
+  <c r="K208" i="6"/>
+  <c r="H209" i="6"/>
+  <c r="I209" i="6"/>
+  <c r="J209" i="6"/>
+  <c r="K209" i="6"/>
+  <c r="H210" i="6"/>
+  <c r="I210" i="6"/>
+  <c r="J210" i="6"/>
+  <c r="K210" i="6"/>
+  <c r="H211" i="6"/>
+  <c r="I211" i="6"/>
+  <c r="J211" i="6"/>
+  <c r="K211" i="6"/>
+  <c r="H212" i="6"/>
+  <c r="I212" i="6"/>
+  <c r="J212" i="6"/>
+  <c r="K212" i="6"/>
+  <c r="H213" i="6"/>
+  <c r="I213" i="6"/>
+  <c r="J213" i="6"/>
+  <c r="K213" i="6"/>
+  <c r="H214" i="6"/>
+  <c r="I214" i="6"/>
+  <c r="J214" i="6"/>
+  <c r="K214" i="6"/>
+  <c r="H215" i="6"/>
+  <c r="I215" i="6"/>
+  <c r="J215" i="6"/>
+  <c r="K215" i="6"/>
+  <c r="H216" i="6"/>
+  <c r="I216" i="6"/>
+  <c r="J216" i="6"/>
+  <c r="K216" i="6"/>
+  <c r="H217" i="6"/>
+  <c r="I217" i="6"/>
+  <c r="J217" i="6"/>
+  <c r="K217" i="6"/>
+  <c r="H218" i="6"/>
+  <c r="I218" i="6"/>
+  <c r="J218" i="6"/>
+  <c r="K218" i="6"/>
+  <c r="H219" i="6"/>
+  <c r="I219" i="6"/>
+  <c r="J219" i="6"/>
+  <c r="K219" i="6"/>
+  <c r="H220" i="6"/>
+  <c r="I220" i="6"/>
+  <c r="J220" i="6"/>
+  <c r="K220" i="6"/>
+  <c r="H221" i="6"/>
+  <c r="I221" i="6"/>
+  <c r="J221" i="6"/>
+  <c r="K221" i="6"/>
+  <c r="H222" i="6"/>
+  <c r="I222" i="6"/>
+  <c r="J222" i="6"/>
+  <c r="K222" i="6"/>
+  <c r="H223" i="6"/>
+  <c r="I223" i="6"/>
+  <c r="J223" i="6"/>
+  <c r="K223" i="6"/>
+  <c r="H224" i="6"/>
+  <c r="I224" i="6"/>
+  <c r="J224" i="6"/>
+  <c r="K224" i="6"/>
+  <c r="H225" i="6"/>
+  <c r="I225" i="6"/>
+  <c r="J225" i="6"/>
+  <c r="K225" i="6"/>
+  <c r="H226" i="6"/>
+  <c r="I226" i="6"/>
+  <c r="J226" i="6"/>
+  <c r="K226" i="6"/>
+  <c r="H227" i="6"/>
+  <c r="I227" i="6"/>
+  <c r="J227" i="6"/>
+  <c r="K227" i="6"/>
+  <c r="H228" i="6"/>
+  <c r="I228" i="6"/>
+  <c r="J228" i="6"/>
+  <c r="K228" i="6"/>
+  <c r="H229" i="6"/>
+  <c r="I229" i="6"/>
+  <c r="J229" i="6"/>
+  <c r="K229" i="6"/>
+  <c r="H230" i="6"/>
+  <c r="I230" i="6"/>
+  <c r="J230" i="6"/>
+  <c r="K230" i="6"/>
+  <c r="H231" i="6"/>
+  <c r="I231" i="6"/>
+  <c r="J231" i="6"/>
+  <c r="K231" i="6"/>
+  <c r="H232" i="6"/>
+  <c r="I232" i="6"/>
+  <c r="J232" i="6"/>
+  <c r="K232" i="6"/>
+  <c r="H233" i="6"/>
+  <c r="I233" i="6"/>
+  <c r="J233" i="6"/>
+  <c r="K233" i="6"/>
+  <c r="H234" i="6"/>
+  <c r="I234" i="6"/>
+  <c r="J234" i="6"/>
+  <c r="K234" i="6"/>
+  <c r="H235" i="6"/>
+  <c r="I235" i="6"/>
+  <c r="J235" i="6"/>
+  <c r="K235" i="6"/>
+  <c r="H236" i="6"/>
+  <c r="I236" i="6"/>
+  <c r="J236" i="6"/>
+  <c r="K236" i="6"/>
+  <c r="H237" i="6"/>
+  <c r="I237" i="6"/>
+  <c r="J237" i="6"/>
+  <c r="K237" i="6"/>
+  <c r="H238" i="6"/>
+  <c r="I238" i="6"/>
+  <c r="J238" i="6"/>
+  <c r="K238" i="6"/>
+  <c r="H239" i="6"/>
+  <c r="I239" i="6"/>
+  <c r="J239" i="6"/>
+  <c r="K239" i="6"/>
+  <c r="H240" i="6"/>
+  <c r="I240" i="6"/>
+  <c r="J240" i="6"/>
+  <c r="K240" i="6"/>
+  <c r="H241" i="6"/>
+  <c r="I241" i="6"/>
+  <c r="J241" i="6"/>
+  <c r="K241" i="6"/>
+  <c r="H242" i="6"/>
+  <c r="I242" i="6"/>
+  <c r="J242" i="6"/>
+  <c r="K242" i="6"/>
+  <c r="H243" i="6"/>
+  <c r="I243" i="6"/>
+  <c r="J243" i="6"/>
+  <c r="K243" i="6"/>
+  <c r="H244" i="6"/>
+  <c r="I244" i="6"/>
+  <c r="J244" i="6"/>
+  <c r="K244" i="6"/>
+  <c r="H245" i="6"/>
+  <c r="I245" i="6"/>
+  <c r="J245" i="6"/>
+  <c r="K245" i="6"/>
+  <c r="H246" i="6"/>
+  <c r="I246" i="6"/>
+  <c r="J246" i="6"/>
+  <c r="K246" i="6"/>
+  <c r="H247" i="6"/>
+  <c r="I247" i="6"/>
+  <c r="J247" i="6"/>
+  <c r="K247" i="6"/>
+  <c r="H248" i="6"/>
+  <c r="I248" i="6"/>
+  <c r="J248" i="6"/>
+  <c r="K248" i="6"/>
+  <c r="H249" i="6"/>
+  <c r="I249" i="6"/>
+  <c r="J249" i="6"/>
+  <c r="K249" i="6"/>
+  <c r="H250" i="6"/>
+  <c r="I250" i="6"/>
+  <c r="J250" i="6"/>
+  <c r="K250" i="6"/>
+  <c r="H251" i="6"/>
+  <c r="I251" i="6"/>
+  <c r="J251" i="6"/>
+  <c r="K251" i="6"/>
+  <c r="H252" i="6"/>
+  <c r="I252" i="6"/>
+  <c r="J252" i="6"/>
+  <c r="K252" i="6"/>
+  <c r="H253" i="6"/>
+  <c r="I253" i="6"/>
+  <c r="J253" i="6"/>
+  <c r="K253" i="6"/>
+  <c r="H254" i="6"/>
+  <c r="I254" i="6"/>
+  <c r="J254" i="6"/>
+  <c r="K254" i="6"/>
+  <c r="H255" i="6"/>
+  <c r="I255" i="6"/>
+  <c r="J255" i="6"/>
+  <c r="K255" i="6"/>
+  <c r="H256" i="6"/>
+  <c r="I256" i="6"/>
+  <c r="J256" i="6"/>
+  <c r="K256" i="6"/>
+  <c r="H257" i="6"/>
+  <c r="I257" i="6"/>
+  <c r="J257" i="6"/>
+  <c r="K257" i="6"/>
+  <c r="H258" i="6"/>
+  <c r="I258" i="6"/>
+  <c r="J258" i="6"/>
+  <c r="K258" i="6"/>
+  <c r="H259" i="6"/>
+  <c r="I259" i="6"/>
+  <c r="J259" i="6"/>
+  <c r="K259" i="6"/>
+  <c r="H260" i="6"/>
+  <c r="I260" i="6"/>
+  <c r="J260" i="6"/>
+  <c r="K260" i="6"/>
+  <c r="H261" i="6"/>
+  <c r="I261" i="6"/>
+  <c r="J261" i="6"/>
+  <c r="K261" i="6"/>
+  <c r="H262" i="6"/>
+  <c r="I262" i="6"/>
+  <c r="J262" i="6"/>
+  <c r="K262" i="6"/>
+  <c r="H263" i="6"/>
+  <c r="I263" i="6"/>
+  <c r="J263" i="6"/>
+  <c r="K263" i="6"/>
+  <c r="H264" i="6"/>
+  <c r="I264" i="6"/>
+  <c r="J264" i="6"/>
+  <c r="K264" i="6"/>
+  <c r="H265" i="6"/>
+  <c r="I265" i="6"/>
+  <c r="J265" i="6"/>
+  <c r="K265" i="6"/>
+  <c r="H266" i="6"/>
+  <c r="I266" i="6"/>
+  <c r="J266" i="6"/>
+  <c r="K266" i="6"/>
+  <c r="H267" i="6"/>
+  <c r="I267" i="6"/>
+  <c r="J267" i="6"/>
+  <c r="K267" i="6"/>
+  <c r="H268" i="6"/>
+  <c r="I268" i="6"/>
+  <c r="J268" i="6"/>
+  <c r="K268" i="6"/>
+  <c r="H269" i="6"/>
+  <c r="I269" i="6"/>
+  <c r="J269" i="6"/>
+  <c r="K269" i="6"/>
+  <c r="H270" i="6"/>
+  <c r="I270" i="6"/>
+  <c r="J270" i="6"/>
+  <c r="K270" i="6"/>
+  <c r="H271" i="6"/>
+  <c r="I271" i="6"/>
+  <c r="J271" i="6"/>
+  <c r="K271" i="6"/>
+  <c r="H272" i="6"/>
+  <c r="I272" i="6"/>
+  <c r="J272" i="6"/>
+  <c r="K272" i="6"/>
+  <c r="H273" i="6"/>
+  <c r="I273" i="6"/>
+  <c r="J273" i="6"/>
+  <c r="K273" i="6"/>
+  <c r="H274" i="6"/>
+  <c r="I274" i="6"/>
+  <c r="J274" i="6"/>
+  <c r="K274" i="6"/>
+  <c r="H275" i="6"/>
+  <c r="I275" i="6"/>
+  <c r="J275" i="6"/>
+  <c r="K275" i="6"/>
+  <c r="H276" i="6"/>
+  <c r="I276" i="6"/>
+  <c r="J276" i="6"/>
+  <c r="K276" i="6"/>
+  <c r="H277" i="6"/>
+  <c r="I277" i="6"/>
+  <c r="J277" i="6"/>
+  <c r="K277" i="6"/>
+  <c r="H278" i="6"/>
+  <c r="I278" i="6"/>
+  <c r="J278" i="6"/>
+  <c r="K278" i="6"/>
+  <c r="H279" i="6"/>
+  <c r="I279" i="6"/>
+  <c r="J279" i="6"/>
+  <c r="K279" i="6"/>
+  <c r="H280" i="6"/>
+  <c r="I280" i="6"/>
+  <c r="J280" i="6"/>
+  <c r="K280" i="6"/>
+  <c r="H281" i="6"/>
+  <c r="I281" i="6"/>
+  <c r="J281" i="6"/>
+  <c r="K281" i="6"/>
+  <c r="H282" i="6"/>
+  <c r="I282" i="6"/>
+  <c r="J282" i="6"/>
+  <c r="K282" i="6"/>
+  <c r="H283" i="6"/>
+  <c r="I283" i="6"/>
+  <c r="J283" i="6"/>
+  <c r="K283" i="6"/>
+  <c r="H284" i="6"/>
+  <c r="I284" i="6"/>
+  <c r="J284" i="6"/>
+  <c r="K284" i="6"/>
+  <c r="H285" i="6"/>
+  <c r="I285" i="6"/>
+  <c r="J285" i="6"/>
+  <c r="K285" i="6"/>
+  <c r="H286" i="6"/>
+  <c r="I286" i="6"/>
+  <c r="J286" i="6"/>
+  <c r="K286" i="6"/>
+  <c r="H287" i="6"/>
+  <c r="I287" i="6"/>
+  <c r="J287" i="6"/>
+  <c r="K287" i="6"/>
+  <c r="H288" i="6"/>
+  <c r="I288" i="6"/>
+  <c r="J288" i="6"/>
+  <c r="K288" i="6"/>
+  <c r="H289" i="6"/>
+  <c r="I289" i="6"/>
+  <c r="J289" i="6"/>
+  <c r="K289" i="6"/>
+  <c r="H290" i="6"/>
+  <c r="I290" i="6"/>
+  <c r="J290" i="6"/>
+  <c r="K290" i="6"/>
+  <c r="H291" i="6"/>
+  <c r="I291" i="6"/>
+  <c r="J291" i="6"/>
+  <c r="K291" i="6"/>
+  <c r="H292" i="6"/>
+  <c r="I292" i="6"/>
+  <c r="J292" i="6"/>
+  <c r="K292" i="6"/>
+  <c r="H293" i="6"/>
+  <c r="I293" i="6"/>
+  <c r="J293" i="6"/>
+  <c r="K293" i="6"/>
+  <c r="H294" i="6"/>
+  <c r="I294" i="6"/>
+  <c r="J294" i="6"/>
+  <c r="K294" i="6"/>
+  <c r="H295" i="6"/>
+  <c r="I295" i="6"/>
+  <c r="J295" i="6"/>
+  <c r="K295" i="6"/>
+  <c r="H296" i="6"/>
+  <c r="I296" i="6"/>
+  <c r="J296" i="6"/>
+  <c r="K296" i="6"/>
+  <c r="H297" i="6"/>
+  <c r="I297" i="6"/>
+  <c r="J297" i="6"/>
+  <c r="K297" i="6"/>
+  <c r="H298" i="6"/>
+  <c r="I298" i="6"/>
+  <c r="J298" i="6"/>
+  <c r="K298" i="6"/>
+  <c r="H299" i="6"/>
+  <c r="I299" i="6"/>
+  <c r="J299" i="6"/>
+  <c r="K299" i="6"/>
+  <c r="H300" i="6"/>
+  <c r="I300" i="6"/>
+  <c r="J300" i="6"/>
+  <c r="K300" i="6"/>
+  <c r="H301" i="6"/>
+  <c r="I301" i="6"/>
+  <c r="J301" i="6"/>
+  <c r="K301" i="6"/>
+  <c r="H302" i="6"/>
+  <c r="I302" i="6"/>
+  <c r="J302" i="6"/>
+  <c r="K302" i="6"/>
+  <c r="H303" i="6"/>
+  <c r="I303" i="6"/>
+  <c r="J303" i="6"/>
+  <c r="K303" i="6"/>
+  <c r="H304" i="6"/>
+  <c r="I304" i="6"/>
+  <c r="J304" i="6"/>
+  <c r="K304" i="6"/>
+  <c r="H305" i="6"/>
+  <c r="I305" i="6"/>
+  <c r="J305" i="6"/>
+  <c r="K305" i="6"/>
+  <c r="H306" i="6"/>
+  <c r="I306" i="6"/>
+  <c r="J306" i="6"/>
+  <c r="K306" i="6"/>
+  <c r="H307" i="6"/>
+  <c r="I307" i="6"/>
+  <c r="J307" i="6"/>
+  <c r="K307" i="6"/>
+  <c r="H308" i="6"/>
+  <c r="I308" i="6"/>
+  <c r="J308" i="6"/>
+  <c r="K308" i="6"/>
+  <c r="H309" i="6"/>
+  <c r="I309" i="6"/>
+  <c r="J309" i="6"/>
+  <c r="K309" i="6"/>
+  <c r="H310" i="6"/>
+  <c r="I310" i="6"/>
+  <c r="J310" i="6"/>
+  <c r="K310" i="6"/>
+  <c r="H311" i="6"/>
+  <c r="I311" i="6"/>
+  <c r="J311" i="6"/>
+  <c r="K311" i="6"/>
+  <c r="H312" i="6"/>
+  <c r="I312" i="6"/>
+  <c r="J312" i="6"/>
+  <c r="K312" i="6"/>
+  <c r="H313" i="6"/>
+  <c r="I313" i="6"/>
+  <c r="J313" i="6"/>
+  <c r="K313" i="6"/>
   <c r="K47" i="2"/>
-  <c r="K48"/>
-[...33 lines deleted...]
-  <c r="E4"/>
+  <c r="K48" i="2"/>
+  <c r="K49" i="2"/>
+  <c r="K50" i="2"/>
+  <c r="K51" i="2"/>
+  <c r="K52" i="2"/>
+  <c r="K53" i="2"/>
+  <c r="J47" i="2"/>
+  <c r="J48" i="2"/>
+  <c r="J49" i="2"/>
+  <c r="J50" i="2"/>
+  <c r="J51" i="2"/>
+  <c r="J52" i="2"/>
+  <c r="J53" i="2"/>
+  <c r="I47" i="2"/>
+  <c r="I48" i="2"/>
+  <c r="I49" i="2"/>
+  <c r="I50" i="2"/>
+  <c r="I51" i="2"/>
+  <c r="I52" i="2"/>
+  <c r="I53" i="2"/>
+  <c r="H47" i="2"/>
+  <c r="H48" i="2"/>
+  <c r="H49" i="2"/>
+  <c r="H50" i="2"/>
+  <c r="H51" i="2"/>
+  <c r="H52" i="2"/>
+  <c r="H53" i="2"/>
+  <c r="G3" i="2"/>
+  <c r="G4" i="2"/>
+  <c r="G5" i="2"/>
+  <c r="G6" i="2"/>
+  <c r="G7" i="2"/>
+  <c r="G8" i="2"/>
+  <c r="E3" i="2"/>
+  <c r="E4" i="2"/>
   <c r="O27" i="3"/>
-  <c r="N27"/>
+  <c r="N27" i="3"/>
   <c r="G9" i="6" l="1"/>
-  <c r="D8" s="1"/>
+  <c r="D8" i="6" s="1"/>
   <c r="P28" i="3"/>
-  <c r="R28" s="1"/>
-[...7 lines deleted...]
-  <c r="O26"/>
+  <c r="R28" i="3" s="1"/>
+  <c r="P25" i="3"/>
+  <c r="N30" i="3"/>
+  <c r="N31" i="3"/>
+  <c r="O29" i="3"/>
+  <c r="N29" i="3"/>
+  <c r="O30" i="3"/>
+  <c r="O31" i="3"/>
+  <c r="O26" i="3"/>
   <c r="G9" i="2"/>
-  <c r="D8" s="1"/>
-[...1 lines deleted...]
-  <c r="D6" s="1"/>
+  <c r="D8" i="2" s="1"/>
+  <c r="E5" i="2"/>
+  <c r="D6" i="2" s="1"/>
   <c r="N26" i="3"/>
-  <c r="J32"/>
-  <c r="L32"/>
+  <c r="J32" i="3"/>
+  <c r="L32" i="3"/>
   <c r="D6" i="6"/>
   <c r="P27" i="3"/>
-  <c r="R27" s="1"/>
-[...18 lines deleted...]
-  <c r="C37" i="1" s="1"/>
+  <c r="R27" i="3" s="1"/>
+  <c r="F32" i="3"/>
+  <c r="G32" i="3"/>
+  <c r="I32" i="3"/>
+  <c r="K32" i="3"/>
+  <c r="H32" i="3"/>
+  <c r="M32" i="3"/>
+  <c r="P30" i="3" l="1"/>
+  <c r="R30" i="3" s="1"/>
+  <c r="P31" i="3"/>
+  <c r="R31" i="3" s="1"/>
+  <c r="P29" i="3"/>
+  <c r="R29" i="3" s="1"/>
+  <c r="P26" i="3"/>
+  <c r="R26" i="3" s="1"/>
+  <c r="O32" i="3"/>
+  <c r="R25" i="3"/>
+  <c r="N32" i="3"/>
+  <c r="R33" i="3" l="1"/>
   <c r="P32" i="3"/>
-  <c r="N36" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="445" uniqueCount="319">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="443" uniqueCount="316">
   <si>
     <t>PPM Daerah :</t>
   </si>
   <si>
     <t>PPM Negeri :</t>
   </si>
   <si>
     <t>No. Kumpulan :</t>
   </si>
   <si>
     <t>NO. K.P.</t>
   </si>
   <si>
     <t>JANTINA</t>
   </si>
   <si>
     <t>Kadazan</t>
   </si>
   <si>
     <t>Cina</t>
   </si>
   <si>
     <t>TARIKH LAHIR</t>
   </si>
   <si>
@@ -1475,53 +1492,50 @@
   <si>
     <t>P</t>
   </si>
   <si>
     <t>JUMLAH AHLI</t>
   </si>
   <si>
     <t>PERANGKAAN AHLI</t>
   </si>
   <si>
     <t>RM</t>
   </si>
   <si>
     <t>JUMLAH BESAR</t>
   </si>
   <si>
     <t>KADAR YURAN</t>
   </si>
   <si>
     <t>JUMLAH PUNGUTAN</t>
   </si>
   <si>
     <t>YURAN</t>
   </si>
   <si>
-    <t>YURAN KUMPULAN</t>
-[...1 lines deleted...]
-  <si>
     <t>JUMLAH KESELURUHAN</t>
   </si>
   <si>
     <t>(tandakan √ dalam petak yang dipilih)</t>
   </si>
   <si>
     <t xml:space="preserve">        JUMLAH</t>
   </si>
   <si>
     <t>Wang Tunai</t>
   </si>
   <si>
     <t>Cek / Bank Draf (No: …………………………………….)</t>
   </si>
   <si>
     <t>Tarikh :</t>
   </si>
   <si>
     <t>Cop:</t>
   </si>
   <si>
     <t>No. Pendaftaran :</t>
   </si>
   <si>
     <t>Kumpulan :</t>
@@ -1533,64 +1547,50 @@
     <t>Alamat :</t>
   </si>
   <si>
     <t>Negeri</t>
   </si>
   <si>
     <t>W.P. PUTRAJAYA</t>
   </si>
   <si>
     <t xml:space="preserve">Bandar : </t>
   </si>
   <si>
     <t>No. Tel :</t>
   </si>
   <si>
     <t>Jenis Pendaftaran</t>
   </si>
   <si>
     <t>Jenis Pendaftaran :</t>
   </si>
   <si>
     <t>PEMBAHARUAN</t>
   </si>
   <si>
     <t>PENDAFTARAN BARU</t>
-  </si>
-[...12 lines deleted...]
-    </r>
   </si>
   <si>
     <t xml:space="preserve">Prosedur &amp; Panduan terkini boleh didapati di </t>
   </si>
   <si>
     <t>1)</t>
   </si>
   <si>
     <t>2)</t>
   </si>
   <si>
     <t>3)</t>
   </si>
   <si>
     <t>4)</t>
   </si>
   <si>
     <t>5)</t>
   </si>
   <si>
     <t>6)</t>
   </si>
   <si>
     <t>7)</t>
   </si>
@@ -1886,56 +1886,50 @@
   <si>
     <t xml:space="preserve">(C) PEMIMPIN – [SENARAI NAMA PEMIMPIN / PEN. PEMIMPIN </t>
   </si>
   <si>
     <t xml:space="preserve">       / AHLI JAWATANKUASA KUMPULAN]</t>
   </si>
   <si>
     <t>E-mel :</t>
   </si>
   <si>
     <t>11)</t>
   </si>
   <si>
     <t>12)</t>
   </si>
   <si>
     <t>BORANG PENDAFTARAN KEAHLIAN</t>
   </si>
   <si>
     <t>PENYATA LENGKAP YURAN DAN PERANGKAAN KEAHLIAN KUMPULAN</t>
   </si>
   <si>
     <t>T.t. Pemimpin / Kuasa Penganjur</t>
   </si>
   <si>
-    <t>(Catatan: Bagi Kumpulan/Krew yang daftar</t>
-[...4 lines deleted...]
-  <si>
     <t>Maklumat Pesuruhjaya Daerah</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>Alamat</t>
   </si>
   <si>
     <t>012-4452251</t>
   </si>
   <si>
     <t>rozhan_3090@yahoo.com</t>
   </si>
   <si>
     <t>4-G-3, Taman Sri Indah, Tkt. Sri Genting, 11000 Balik Pulau.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Daerah </t>
     </r>
     <r>
@@ -1970,81 +1964,50 @@
       <t>Daerah</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="36"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Butterworth</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - En Mohammad Sabhi Bin Othman</t>
     </r>
   </si>
   <si>
     <t>019-4708009</t>
   </si>
   <si>
     <t>SMK Bagan Jaya, 13400 Butterworth</t>
-  </si>
-[...29 lines deleted...]
-    <t>2-16-7 Lintang Kampung Melayu 2, 11500 Ayer Itam, Pulau Pinang</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Daerah </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="36"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Georgetown (Selatan)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - En Oi Siou Hean</t>
     </r>
   </si>
   <si>
     <t>012-4898778</t>
@@ -2803,80 +2766,125 @@
   <si>
     <t>Isi alamat E-mel Pemimpin untuk dihubungi apabila diperlukan</t>
   </si>
   <si>
     <t>14)</t>
   </si>
   <si>
     <t>Alamat Rumah Pemimpin Bertanggungjawab</t>
   </si>
   <si>
     <t>Isi alamat rumah Pemimpin untuk dihubungi apabila diperlukan</t>
   </si>
   <si>
     <t>15)</t>
   </si>
   <si>
     <t>* Nota: Dengan ini adalah disahkan bahawa maklumat perhubungan kecemasan untuk kesemua ahli-ahli seperti dalam senarai adalah dirujuk kepada Pemimpin Bertanggungjawab seperti yang diisi di Halaman Maklumat Pemimpin Bertanggungjawab</t>
   </si>
   <si>
     <t>Tel. Pemimpin :</t>
   </si>
   <si>
     <t>Mengandungi arahan dan panduan untuk Pendaftaran Ahli Pengakap Tahun 2025</t>
   </si>
   <si>
-    <t>Dokumen Dijana oleh Ir. Ts. Wong Kok Nian - PIPNg ICT © 2025 PPMNPP</t>
-[...2 lines deleted...]
-    <t>PENDAFTARAN AHLI BAGI TAHUN 2025</t>
+    <t>Anda boleh semak status pendaftaran secara atas talian di http://penangscout.org/daftar/e-daftar-status-2026</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Daerah </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="36"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Georgetown (Utara)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> - En Chan Kae Enn</t>
+    </r>
+  </si>
+  <si>
+    <t>019-3418369</t>
+  </si>
+  <si>
+    <t>kaeenn@gmail.com</t>
+  </si>
+  <si>
+    <t>257, Lebuh Kimberley, 10100 Georgetown, Pulau Pinang.</t>
+  </si>
+  <si>
+    <t>Dokumen Dijana oleh Ir. Ts. Wong Kok Nian - PIPNg ICT © 2026 PPMNPP</t>
+  </si>
+  <si>
+    <t>PENDAFTARAN AHLI BAGI TAHUN 2026</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">BAGI TAHUN  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>2025</t>
+      <t>2026</t>
     </r>
   </si>
   <si>
-    <t>PPMPP/edaftar2025_V1</t>
-[...2 lines deleted...]
-    <t>Anda boleh semak status pendaftaran secara atas talian di http://penangscout.org/daftar/e-daftar-status-2025</t>
+    <t>PPMPP/edaftar2026_V1</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">BAYARAN  :  </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Bersama-sama ini disertakan bayaran Yuran Keahlian bagi tahun ini berjumlah seperti di atas. </t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="[$RM-43E]#,##0.00"/>
     <numFmt numFmtId="165" formatCode="[$RM-4409]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="[$-409]d\-mmm\-yyyy;@"/>
   </numFmts>
   <fonts count="50">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -3153,51 +3161,51 @@
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="15">
+  <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="49"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -3223,56 +3231,50 @@
         <fgColor indexed="42"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="10"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000066"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
@@ -3418,92 +3420,91 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="194">
+  <cellXfs count="169">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -3521,475 +3522,412 @@
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="11" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="37" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="2" applyFill="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="39" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="4" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="4" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="4" applyBorder="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...15 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="14" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="13" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection hidden="1"/>
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="2"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
-      <protection hidden="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -4005,296 +3943,296 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2"/>
-[...1 lines deleted...]
-    <cellStyle name="Normal 4" xfId="3"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Normal 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="9"/>
       </font>
       <fill>
         <patternFill>
           <bgColor indexed="10"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="9"/>
       </font>
       <fill>
         <patternFill>
           <bgColor indexed="10"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF000066"/>
     </mruColors>
   </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2125" name="Picture 4"/>
+        <xdr:cNvPr id="2125" name="Picture 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-00004D080000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="190500" y="66675"/>
           <a:ext cx="685800" cy="781050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4423,11760 +4361,11703 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:9m2mso@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jotajoti@hotmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ppmbayanlepas@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://penangscout.org/daftar/e-daftar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://penangscout.org/daftar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:penanggtsscout@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andylkwah@yahoo.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ppmnibongtebal@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rozhan_3090@yahoo.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://penangscout.org/daftar/e-daftar-status-2025" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:9m2mso@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jotajoti@hotmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ppmbayanlepas@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://penangscout.org/daftar/e-daftar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://penangscout.org/daftar" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:penanggtsscout@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kaeenn@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ppmnibongtebal@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rozhan_3090@yahoo.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://penangscout.org/daftar/e-daftar-status-2026" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:K200"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="3.6640625" customWidth="1"/>
     <col min="2" max="2" width="65.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="B1" s="72" t="s">
+      <c r="B1" s="68" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="B2" s="69" t="s">
+        <v>207</v>
+      </c>
+      <c r="C2" s="89" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="17.399999999999999">
+      <c r="B4" s="70" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="5.0999999999999996" customHeight="1">
+      <c r="B5" s="71"/>
+    </row>
+    <row r="6" spans="1:3" s="74" customFormat="1" ht="13.8">
+      <c r="A6" s="72" t="s">
+        <v>96</v>
+      </c>
+      <c r="B6" s="73" t="s">
+        <v>189</v>
+      </c>
+      <c r="C6" s="72"/>
+    </row>
+    <row r="7" spans="1:3" s="74" customFormat="1">
+      <c r="A7" s="72"/>
+      <c r="B7" s="106" t="s">
+        <v>206</v>
+      </c>
+      <c r="C7" s="72"/>
+    </row>
+    <row r="8" spans="1:3" s="74" customFormat="1" ht="27.6">
+      <c r="A8" s="72" t="s">
         <v>97</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="A6" s="76" t="s">
+      <c r="B8" s="73" t="s">
+        <v>191</v>
+      </c>
+      <c r="C8" s="72"/>
+    </row>
+    <row r="9" spans="1:3" s="74" customFormat="1">
+      <c r="A9" s="72"/>
+      <c r="B9" s="106" t="s">
+        <v>206</v>
+      </c>
+      <c r="C9" s="72"/>
+    </row>
+    <row r="10" spans="1:3" s="74" customFormat="1" ht="13.8">
+      <c r="A10" s="72" t="s">
         <v>98</v>
       </c>
-      <c r="B6" s="77" t="s">
-[...6 lines deleted...]
-      <c r="B7" s="115" t="s">
+      <c r="B10" s="73" t="s">
+        <v>190</v>
+      </c>
+      <c r="C10" s="72"/>
+    </row>
+    <row r="11" spans="1:3" s="74" customFormat="1">
+      <c r="A11" s="72"/>
+      <c r="B11" s="106" t="s">
+        <v>206</v>
+      </c>
+      <c r="C11" s="72"/>
+    </row>
+    <row r="12" spans="1:3" s="74" customFormat="1" ht="14.4">
+      <c r="A12" s="72" t="s">
+        <v>99</v>
+      </c>
+      <c r="B12" s="73" t="s">
+        <v>204</v>
+      </c>
+      <c r="C12" s="72"/>
+    </row>
+    <row r="13" spans="1:3" s="74" customFormat="1">
+      <c r="A13" s="72"/>
+      <c r="B13" s="106" t="s">
+        <v>206</v>
+      </c>
+      <c r="C13" s="72"/>
+    </row>
+    <row r="14" spans="1:3" s="74" customFormat="1" ht="28.2">
+      <c r="A14" s="72" t="s">
+        <v>100</v>
+      </c>
+      <c r="B14" s="73" t="s">
+        <v>208</v>
+      </c>
+      <c r="C14" s="72"/>
+    </row>
+    <row r="15" spans="1:3" s="74" customFormat="1">
+      <c r="A15" s="72"/>
+      <c r="B15" s="106" t="s">
+        <v>206</v>
+      </c>
+      <c r="C15" s="72"/>
+    </row>
+    <row r="16" spans="1:3" s="74" customFormat="1" ht="27.6">
+      <c r="A16" s="98" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="73" t="s">
+        <v>209</v>
+      </c>
+      <c r="C16" s="72"/>
+    </row>
+    <row r="17" spans="1:11" s="74" customFormat="1">
+      <c r="A17" s="98"/>
+      <c r="B17" s="106" t="s">
+        <v>206</v>
+      </c>
+      <c r="C17" s="72"/>
+    </row>
+    <row r="18" spans="1:11" s="74" customFormat="1" ht="56.4">
+      <c r="A18" s="98" t="s">
+        <v>102</v>
+      </c>
+      <c r="B18" s="73" t="s">
+        <v>261</v>
+      </c>
+      <c r="C18" s="72"/>
+    </row>
+    <row r="19" spans="1:11" s="74" customFormat="1" ht="33">
+      <c r="A19" s="98"/>
+      <c r="B19" s="109" t="s">
+        <v>262</v>
+      </c>
+      <c r="C19" s="72"/>
+    </row>
+    <row r="20" spans="1:11" s="74" customFormat="1">
+      <c r="A20" s="98"/>
+      <c r="B20" s="106" t="s">
+        <v>206</v>
+      </c>
+      <c r="C20" s="72"/>
+    </row>
+    <row r="21" spans="1:11" s="74" customFormat="1" ht="45">
+      <c r="A21" s="98" t="s">
+        <v>103</v>
+      </c>
+      <c r="B21" s="104" t="s">
+        <v>205</v>
+      </c>
+      <c r="C21" s="72"/>
+    </row>
+    <row r="22" spans="1:11" s="74" customFormat="1">
+      <c r="A22" s="72"/>
+      <c r="B22" s="106" t="s">
+        <v>206</v>
+      </c>
+      <c r="C22" s="72"/>
+    </row>
+    <row r="23" spans="1:11" s="74" customFormat="1" ht="60">
+      <c r="A23" s="111" t="s">
+        <v>104</v>
+      </c>
+      <c r="B23" s="105" t="s">
+        <v>231</v>
+      </c>
+      <c r="C23" s="72"/>
+    </row>
+    <row r="24" spans="1:11" s="74" customFormat="1">
+      <c r="A24" s="72"/>
+      <c r="B24" s="106" t="s">
+        <v>206</v>
+      </c>
+      <c r="C24" s="72"/>
+    </row>
+    <row r="25" spans="1:11" s="74" customFormat="1" ht="26.4">
+      <c r="A25" s="111" t="s">
+        <v>105</v>
+      </c>
+      <c r="B25" s="110" t="s">
+        <v>306</v>
+      </c>
+      <c r="C25" s="72"/>
+    </row>
+    <row r="26" spans="1:11" s="74" customFormat="1">
+      <c r="A26" s="72"/>
+      <c r="B26" s="135" t="s">
+        <v>206</v>
+      </c>
+      <c r="C26" s="72"/>
+    </row>
+    <row r="27" spans="1:11" s="74" customFormat="1" ht="55.2">
+      <c r="A27" s="111" t="s">
+        <v>165</v>
+      </c>
+      <c r="B27" s="73" t="s">
+        <v>238</v>
+      </c>
+      <c r="C27" s="72"/>
+    </row>
+    <row r="28" spans="1:11" s="74" customFormat="1" ht="41.4">
+      <c r="A28" s="72"/>
+      <c r="B28" s="73" t="s">
+        <v>239</v>
+      </c>
+      <c r="C28" s="72"/>
+    </row>
+    <row r="29" spans="1:11" s="74" customFormat="1">
+      <c r="A29" s="72"/>
+      <c r="B29" s="135" t="s">
+        <v>206</v>
+      </c>
+      <c r="C29" s="72"/>
+    </row>
+    <row r="30" spans="1:11" s="74" customFormat="1" ht="13.8">
+      <c r="A30" s="111" t="s">
+        <v>166</v>
+      </c>
+      <c r="B30" s="73" t="s">
+        <v>232</v>
+      </c>
+      <c r="C30" s="72"/>
+    </row>
+    <row r="31" spans="1:11" s="74" customFormat="1" ht="13.8">
+      <c r="A31" s="72"/>
+      <c r="B31" s="94" t="s">
+        <v>170</v>
+      </c>
+      <c r="C31" s="95" t="s">
+        <v>171</v>
+      </c>
+      <c r="D31" s="95"/>
+      <c r="E31" s="96" t="s">
+        <v>172</v>
+      </c>
+      <c r="F31" s="136"/>
+      <c r="H31" s="96" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" s="74" customFormat="1">
+      <c r="A32" s="72"/>
+      <c r="B32" s="113" t="s">
         <v>214</v>
       </c>
-      <c r="C7" s="76"/>
-[...37 lines deleted...]
-      <c r="B12" s="77" t="s">
+      <c r="C32" s="136" t="s">
+        <v>174</v>
+      </c>
+      <c r="D32" s="136"/>
+      <c r="E32" s="69" t="s">
+        <v>175</v>
+      </c>
+      <c r="F32" s="69"/>
+      <c r="G32" s="136"/>
+      <c r="H32" s="137" t="s">
+        <v>176</v>
+      </c>
+      <c r="I32" s="136"/>
+      <c r="J32" s="136"/>
+      <c r="K32" s="136"/>
+    </row>
+    <row r="33" spans="1:11" s="74" customFormat="1">
+      <c r="A33" s="72"/>
+      <c r="B33" s="113" t="s">
+        <v>177</v>
+      </c>
+      <c r="C33" s="111" t="s">
+        <v>178</v>
+      </c>
+      <c r="D33" s="111"/>
+      <c r="E33" s="69" t="s">
+        <v>179</v>
+      </c>
+      <c r="F33" s="69"/>
+      <c r="G33" s="136"/>
+      <c r="H33" s="136" t="s">
+        <v>180</v>
+      </c>
+      <c r="I33" s="136"/>
+      <c r="J33" s="136"/>
+      <c r="K33" s="136"/>
+    </row>
+    <row r="34" spans="1:11" s="74" customFormat="1">
+      <c r="A34" s="72"/>
+      <c r="B34" s="113" t="s">
+        <v>181</v>
+      </c>
+      <c r="C34" s="111" t="s">
+        <v>182</v>
+      </c>
+      <c r="D34" s="111"/>
+      <c r="E34" s="69" t="s">
+        <v>227</v>
+      </c>
+      <c r="F34" s="69"/>
+      <c r="G34" s="136"/>
+      <c r="H34" s="136" t="s">
+        <v>183</v>
+      </c>
+      <c r="I34" s="136"/>
+      <c r="J34" s="136"/>
+      <c r="K34" s="136"/>
+    </row>
+    <row r="35" spans="1:11" s="74" customFormat="1">
+      <c r="A35" s="72"/>
+      <c r="B35" s="113" t="s">
+        <v>307</v>
+      </c>
+      <c r="C35" s="111" t="s">
+        <v>308</v>
+      </c>
+      <c r="D35" s="111"/>
+      <c r="E35" s="69" t="s">
+        <v>309</v>
+      </c>
+      <c r="F35" s="69"/>
+      <c r="G35" s="136"/>
+      <c r="H35" s="137" t="s">
+        <v>310</v>
+      </c>
+      <c r="I35" s="136"/>
+      <c r="J35" s="136"/>
+    </row>
+    <row r="36" spans="1:11" s="74" customFormat="1">
+      <c r="A36" s="72"/>
+      <c r="B36" s="113" t="s">
+        <v>184</v>
+      </c>
+      <c r="C36" s="111" t="s">
+        <v>185</v>
+      </c>
+      <c r="D36" s="111"/>
+      <c r="E36" s="99" t="s">
+        <v>186</v>
+      </c>
+      <c r="F36" s="111"/>
+      <c r="G36" s="136"/>
+      <c r="H36" s="137" t="s">
+        <v>187</v>
+      </c>
+      <c r="I36" s="136"/>
+      <c r="J36" s="136"/>
+    </row>
+    <row r="37" spans="1:11" s="74" customFormat="1">
+      <c r="A37" s="72"/>
+      <c r="B37" s="113" t="s">
+        <v>252</v>
+      </c>
+      <c r="C37" s="111" t="s">
+        <v>253</v>
+      </c>
+      <c r="D37" s="111"/>
+      <c r="E37" s="69" t="s">
+        <v>259</v>
+      </c>
+      <c r="F37" s="69"/>
+      <c r="G37" s="136"/>
+      <c r="H37" s="136" t="s">
+        <v>254</v>
+      </c>
+      <c r="I37" s="136"/>
+      <c r="J37" s="136"/>
+    </row>
+    <row r="38" spans="1:11" s="74" customFormat="1">
+      <c r="A38" s="72"/>
+      <c r="B38" s="113" t="s">
+        <v>211</v>
+      </c>
+      <c r="C38" s="111" t="s">
         <v>212</v>
       </c>
-      <c r="C12" s="76"/>
-[...67 lines deleted...]
-      <c r="B21" s="113" t="s">
+      <c r="D38" s="111"/>
+      <c r="E38" s="69" t="s">
+        <v>258</v>
+      </c>
+      <c r="F38" s="69"/>
+      <c r="G38" s="136"/>
+      <c r="H38" s="136" t="s">
         <v>213</v>
       </c>
-      <c r="C21" s="76"/>
-[...174 lines deleted...]
-      <c r="B36" s="102" t="s">
+      <c r="I38" s="136"/>
+      <c r="J38" s="136"/>
+    </row>
+    <row r="39" spans="1:11" s="74" customFormat="1" ht="13.8">
+      <c r="A39" s="72"/>
+      <c r="B39" s="73"/>
+      <c r="C39" s="72"/>
+    </row>
+    <row r="41" spans="1:11" ht="17.399999999999999">
+      <c r="B41" s="75" t="s">
         <v>192</v>
       </c>
-      <c r="C36" s="104" t="s">
-[...62 lines deleted...]
-      </c>
     </row>
     <row r="42" spans="1:11" ht="17.399999999999999">
-      <c r="B42" s="74" t="s">
-        <v>236</v>
+      <c r="B42" s="70" t="s">
+        <v>228</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="5.0999999999999996" customHeight="1"/>
     <row r="44" spans="1:11" ht="13.8">
-      <c r="B44" s="80" t="s">
+      <c r="B44" s="76" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="14.4">
+      <c r="B45" s="76" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="5.0999999999999996" customHeight="1">
+      <c r="B46" s="76"/>
+    </row>
+    <row r="47" spans="1:11" ht="13.8">
+      <c r="B47" s="77" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" ht="13.8">
+      <c r="B48" s="77" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="45" spans="1:11" ht="14.4">
-[...16 lines deleted...]
-    </row>
     <row r="49" spans="1:4" ht="13.8">
-      <c r="B49" s="81"/>
+      <c r="B49" s="77"/>
     </row>
     <row r="50" spans="1:4" ht="15.6">
-      <c r="B50" s="82" t="s">
+      <c r="B50" s="78" t="s">
+        <v>106</v>
+      </c>
+      <c r="C50" s="79"/>
+      <c r="D50" s="79"/>
+    </row>
+    <row r="51" spans="1:4" ht="13.8">
+      <c r="B51" s="77" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="15.6">
+      <c r="B53" s="78" t="s">
+        <v>107</v>
+      </c>
+      <c r="C53" s="79"/>
+      <c r="D53" s="79"/>
+    </row>
+    <row r="54" spans="1:4" ht="13.8">
+      <c r="B54" s="80" t="s">
         <v>108</v>
       </c>
-      <c r="C50" s="83"/>
-[...17 lines deleted...]
-      </c>
     </row>
     <row r="55" spans="1:4" ht="13.8">
-      <c r="B55" s="85"/>
+      <c r="B55" s="81"/>
     </row>
     <row r="56" spans="1:4" ht="15.6">
-      <c r="B56" s="86" t="s">
+      <c r="B56" s="82" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="57" spans="1:4" ht="5.0999999999999996" customHeight="1"/>
     <row r="58" spans="1:4" ht="15.6">
       <c r="A58" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>96</v>
+      </c>
+      <c r="B58" s="83" t="s">
+        <v>155</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="15">
-      <c r="B59" s="88" t="s">
-        <v>111</v>
+      <c r="B59" s="84" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="61" spans="1:4" ht="15.6">
       <c r="A61" s="1" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>97</v>
+      </c>
+      <c r="B61" s="83" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="62" spans="1:4" ht="15">
-      <c r="B62" s="88" t="s">
-        <v>112</v>
+      <c r="B62" s="84" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="64" spans="1:4" ht="15.6">
       <c r="A64" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>98</v>
+      </c>
+      <c r="B64" s="82" t="s">
+        <v>291</v>
       </c>
     </row>
     <row r="65" spans="1:2" ht="15">
-      <c r="B65" s="88" t="s">
-        <v>298</v>
+      <c r="B65" s="84" t="s">
+        <v>290</v>
       </c>
     </row>
     <row r="67" spans="1:2" ht="15.6">
       <c r="A67" s="1" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>99</v>
+      </c>
+      <c r="B67" s="83" t="s">
+        <v>157</v>
       </c>
     </row>
     <row r="68" spans="1:2" ht="15">
-      <c r="B68" s="88" t="s">
-        <v>113</v>
+      <c r="B68" s="84" t="s">
+        <v>111</v>
       </c>
     </row>
     <row r="70" spans="1:2" ht="15.6">
       <c r="A70" s="1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>100</v>
+      </c>
+      <c r="B70" s="82" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="71" spans="1:2" ht="15">
-      <c r="B71" s="88" t="s">
-        <v>115</v>
+      <c r="B71" s="84" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="73" spans="1:2" ht="15.6">
       <c r="A73" s="1" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>101</v>
+      </c>
+      <c r="B73" s="82" t="s">
+        <v>114</v>
       </c>
     </row>
     <row r="74" spans="1:2" ht="15">
-      <c r="B74" s="88" t="s">
-        <v>117</v>
+      <c r="B74" s="84" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="76" spans="1:2" ht="15.6">
       <c r="A76" s="1" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>102</v>
+      </c>
+      <c r="B76" s="82" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="77" spans="1:2" ht="15">
-      <c r="B77" s="88" t="s">
-        <v>119</v>
+      <c r="B77" s="84" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="79" spans="1:2" ht="15.6">
       <c r="A79" s="1" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>103</v>
+      </c>
+      <c r="B79" s="82" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="80" spans="1:2" ht="15">
-      <c r="B80" s="88" t="s">
-        <v>120</v>
+      <c r="B80" s="84" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="82" spans="1:2" ht="15.6">
       <c r="A82" s="1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>104</v>
+      </c>
+      <c r="B82" s="82" t="s">
+        <v>283</v>
       </c>
     </row>
     <row r="83" spans="1:2" ht="15">
-      <c r="B83" s="88" t="s">
-        <v>293</v>
+      <c r="B83" s="84" t="s">
+        <v>285</v>
       </c>
     </row>
     <row r="85" spans="1:2" ht="15.6">
       <c r="A85" s="1" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>105</v>
+      </c>
+      <c r="B85" s="82" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="86" spans="1:2" ht="15">
-      <c r="B86" s="88" t="s">
-        <v>292</v>
+      <c r="B86" s="84" t="s">
+        <v>284</v>
       </c>
     </row>
     <row r="88" spans="1:2" ht="15.6">
       <c r="A88" s="1" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>165</v>
+      </c>
+      <c r="B88" s="82" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="89" spans="1:2" ht="15">
-      <c r="B89" s="88" t="s">
-        <v>301</v>
+      <c r="B89" s="84" t="s">
+        <v>293</v>
       </c>
     </row>
     <row r="91" spans="1:2" ht="15.6">
       <c r="A91" s="1" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>166</v>
+      </c>
+      <c r="B91" s="82" t="s">
+        <v>294</v>
       </c>
     </row>
     <row r="92" spans="1:2" ht="15">
-      <c r="B92" s="88" t="s">
-        <v>303</v>
+      <c r="B92" s="84" t="s">
+        <v>295</v>
       </c>
     </row>
     <row r="94" spans="1:2" ht="15.6">
       <c r="A94" s="1" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>296</v>
+      </c>
+      <c r="B94" s="82" t="s">
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:2" ht="15">
-      <c r="B95" s="88" t="s">
-        <v>306</v>
+      <c r="B95" s="84" t="s">
+        <v>298</v>
       </c>
     </row>
     <row r="97" spans="1:2" ht="15.6">
       <c r="A97" s="1" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>299</v>
+      </c>
+      <c r="B97" s="82" t="s">
+        <v>300</v>
       </c>
     </row>
     <row r="98" spans="1:2" ht="15">
-      <c r="B98" s="88" t="s">
-        <v>309</v>
+      <c r="B98" s="84" t="s">
+        <v>301</v>
       </c>
     </row>
     <row r="100" spans="1:2" ht="15.6">
       <c r="A100" s="1" t="s">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="B100" s="86" t="s">
+        <v>302</v>
+      </c>
+      <c r="B100" s="82" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="101" spans="1:2" ht="15">
+      <c r="B101" s="84" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="102" spans="1:2" ht="15">
+      <c r="B102" s="85" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="101" spans="1:2" ht="15">
-      <c r="B101" s="88" t="s">
+    <row r="104" spans="1:2" ht="15">
+      <c r="B104" s="84" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="102" spans="1:2" ht="15">
-      <c r="B102" s="89" t="s">
+    <row r="105" spans="1:2" ht="15">
+      <c r="B105" s="84"/>
+    </row>
+    <row r="107" spans="1:2" ht="15.6">
+      <c r="B107" s="82" t="s">
         <v>123</v>
-      </c>
-[...11 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="108" spans="1:2" ht="5.0999999999999996" customHeight="1"/>
     <row r="109" spans="1:2" ht="15.6">
       <c r="A109" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>96</v>
+      </c>
+      <c r="B109" s="82" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="110" spans="1:2" ht="15">
-      <c r="B110" s="88" t="s">
-        <v>126</v>
+      <c r="B110" s="84" t="s">
+        <v>124</v>
       </c>
     </row>
     <row r="111" spans="1:2" ht="15">
-      <c r="B111" s="89" t="s">
-        <v>127</v>
+      <c r="B111" s="85" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="113" spans="1:2" ht="15.6">
       <c r="A113" s="1" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>97</v>
+      </c>
+      <c r="B113" s="82" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="114" spans="1:2" ht="15">
-      <c r="B114" s="89" t="s">
-        <v>129</v>
+      <c r="B114" s="85" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="115" spans="1:2" ht="14.4">
-      <c r="B115" s="80" t="s">
-        <v>161</v>
+      <c r="B115" s="76" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="117" spans="1:2" ht="15.6">
       <c r="A117" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>98</v>
+      </c>
+      <c r="B117" s="82" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="118" spans="1:2" ht="15">
-      <c r="B118" s="88" t="s">
-        <v>131</v>
+      <c r="B118" s="84" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="120" spans="1:2" ht="15.6">
       <c r="A120" s="1" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>99</v>
+      </c>
+      <c r="B120" s="82" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="121" spans="1:2" ht="15.6">
       <c r="A121" s="1"/>
-      <c r="B121" s="88" t="s">
-        <v>133</v>
+      <c r="B121" s="84" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="122" spans="1:2" ht="15.6">
       <c r="A122" s="1"/>
     </row>
     <row r="123" spans="1:2" ht="15.6">
       <c r="A123" s="1" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B123" s="86" t="s">
+        <v>100</v>
+      </c>
+      <c r="B123" s="82" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="124" spans="1:2" ht="15.6">
       <c r="A124" s="1"/>
-      <c r="B124" s="88" t="s">
-        <v>237</v>
+      <c r="B124" s="84" t="s">
+        <v>229</v>
       </c>
     </row>
     <row r="125" spans="1:2" ht="15.6">
       <c r="A125" s="1"/>
     </row>
     <row r="126" spans="1:2" ht="15.6">
       <c r="A126" s="1" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B126" s="86" t="s">
+        <v>101</v>
+      </c>
+      <c r="B126" s="82" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="127" spans="1:2" ht="15">
+      <c r="B127" s="84" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="128" spans="1:2" ht="15">
+      <c r="B128" s="84" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="127" spans="1:2" ht="15">
-      <c r="B127" s="88" t="s">
+    <row r="130" spans="1:4" ht="15.6">
+      <c r="A130" s="86"/>
+      <c r="B130" s="82" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" ht="15.6">
+      <c r="B131" s="88" t="s">
+        <v>163</v>
+      </c>
+      <c r="C131" s="79"/>
+      <c r="D131" s="79"/>
+    </row>
+    <row r="133" spans="1:4" ht="15">
+      <c r="B133" s="84" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="128" spans="1:2" ht="15">
-      <c r="B128" s="88" t="s">
+    <row r="134" spans="1:4" ht="15">
+      <c r="B134" s="85" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="130" spans="1:4" ht="15.6">
-[...21 lines deleted...]
-    </row>
     <row r="136" spans="1:4" ht="30.6">
-      <c r="B136" s="156" t="s">
-        <v>311</v>
+      <c r="B136" s="133" t="s">
+        <v>303</v>
       </c>
     </row>
     <row r="138" spans="1:4" ht="15.6">
       <c r="A138" s="1" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>96</v>
+      </c>
+      <c r="B138" s="83" t="s">
+        <v>158</v>
       </c>
     </row>
     <row r="139" spans="1:4" ht="15">
-      <c r="B139" s="88" t="s">
-        <v>139</v>
+      <c r="B139" s="84" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="141" spans="1:4" ht="15.6">
       <c r="A141" s="1" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B141" s="86" t="s">
+        <v>97</v>
+      </c>
+      <c r="B141" s="82" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" ht="15">
+      <c r="B142" s="84" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" ht="15">
+      <c r="B143" s="85" t="s">
         <v>140</v>
-      </c>
-[...8 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="145" spans="1:4" ht="15.6">
       <c r="A145" s="1" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B145" s="86" t="s">
+        <v>98</v>
+      </c>
+      <c r="B145" s="82" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="146" spans="1:4" ht="15">
-      <c r="B146" s="89" t="s">
-        <v>143</v>
+      <c r="B146" s="85" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="148" spans="1:4" ht="15.6">
       <c r="A148" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="149" spans="1:4" ht="15.6">
       <c r="A149" s="1"/>
-      <c r="B149" s="88" t="s">
-        <v>144</v>
+      <c r="B149" s="84" t="s">
+        <v>142</v>
       </c>
     </row>
     <row r="150" spans="1:4" ht="15.6">
       <c r="A150" s="1"/>
     </row>
     <row r="151" spans="1:4" ht="15.6">
       <c r="A151" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="152" spans="1:4" ht="15.6">
       <c r="A152" s="1"/>
-      <c r="B152" s="88" t="s">
-        <v>146</v>
+      <c r="B152" s="84" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="153" spans="1:4" ht="15.6">
       <c r="A153" s="1"/>
-      <c r="B153" s="88"/>
+      <c r="B153" s="84"/>
     </row>
     <row r="154" spans="1:4" ht="15.6">
       <c r="A154" s="1" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
     </row>
     <row r="155" spans="1:4" ht="15.6">
       <c r="A155" s="1"/>
-      <c r="B155" s="88" t="s">
-        <v>252</v>
+      <c r="B155" s="84" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="156" spans="1:4" ht="15.6">
       <c r="A156" s="1"/>
-      <c r="B156" s="88" t="s">
-        <v>253</v>
+      <c r="B156" s="84" t="s">
+        <v>245</v>
       </c>
     </row>
     <row r="157" spans="1:4" ht="15.6">
       <c r="A157" s="1"/>
-      <c r="B157" s="88" t="s">
-        <v>254</v>
+      <c r="B157" s="84" t="s">
+        <v>246</v>
       </c>
     </row>
     <row r="158" spans="1:4" ht="15.6">
       <c r="A158" s="1"/>
     </row>
     <row r="159" spans="1:4" ht="15.6">
       <c r="A159" s="1"/>
     </row>
     <row r="160" spans="1:4" ht="15.6">
       <c r="A160" s="1"/>
-      <c r="B160" s="82" t="s">
-[...3 lines deleted...]
-      <c r="D160" s="83"/>
+      <c r="B160" s="78" t="s">
+        <v>230</v>
+      </c>
+      <c r="C160" s="79"/>
+      <c r="D160" s="79"/>
     </row>
     <row r="162" spans="1:2" ht="15">
-      <c r="B162" s="88" t="s">
-        <v>147</v>
+      <c r="B162" s="84" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="163" spans="1:2" ht="15">
-      <c r="B163" s="88"/>
+      <c r="B163" s="84"/>
     </row>
     <row r="164" spans="1:2" ht="30.6">
-      <c r="B164" s="156" t="s">
-        <v>311</v>
+      <c r="B164" s="133" t="s">
+        <v>303</v>
       </c>
     </row>
     <row r="166" spans="1:2" ht="15.6">
       <c r="A166" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B166" s="82" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="167" spans="1:2" ht="15">
+      <c r="B167" s="84" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="168" spans="1:2" ht="15">
+      <c r="B168" s="84" t="s">
         <v>148</v>
-      </c>
-[...11 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="170" spans="1:2" ht="15.6">
       <c r="A170" s="1" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B170" s="86" t="s">
+        <v>149</v>
+      </c>
+      <c r="B170" s="82" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="171" spans="1:2" ht="15">
+      <c r="B171" s="84" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="172" spans="1:2" ht="15">
+      <c r="B172" s="84" t="s">
         <v>140</v>
-      </c>
-[...8 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="174" spans="1:2" ht="15.6">
       <c r="A174" s="1" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B174" s="86" t="s">
+        <v>98</v>
+      </c>
+      <c r="B174" s="82" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="175" spans="1:2" ht="15">
-      <c r="B175" s="88" t="s">
-        <v>143</v>
+      <c r="B175" s="84" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="177" spans="1:4" ht="15.6">
       <c r="A177" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="178" spans="1:4" ht="15.6">
       <c r="A178" s="1"/>
-      <c r="B178" s="88" t="s">
-        <v>144</v>
+      <c r="B178" s="84" t="s">
+        <v>142</v>
       </c>
     </row>
     <row r="179" spans="1:4" ht="15.6">
       <c r="A179" s="1"/>
     </row>
     <row r="180" spans="1:4" ht="15.6">
       <c r="A180" s="1" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>100</v>
+      </c>
+      <c r="B180" s="82" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="181" spans="1:4" ht="15">
-      <c r="B181" s="88" t="s">
-        <v>152</v>
+      <c r="B181" s="84" t="s">
+        <v>150</v>
       </c>
     </row>
     <row r="182" spans="1:4" ht="15">
-      <c r="B182" s="88"/>
+      <c r="B182" s="84"/>
     </row>
     <row r="183" spans="1:4" ht="15.6">
       <c r="A183" s="1" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>101</v>
+      </c>
+      <c r="B183" s="82" t="s">
+        <v>247</v>
       </c>
     </row>
     <row r="184" spans="1:4" ht="15">
-      <c r="B184" s="88" t="s">
-        <v>256</v>
+      <c r="B184" s="84" t="s">
+        <v>248</v>
       </c>
     </row>
     <row r="185" spans="1:4" ht="15">
-      <c r="B185" s="88" t="s">
-        <v>257</v>
+      <c r="B185" s="84" t="s">
+        <v>249</v>
       </c>
     </row>
     <row r="186" spans="1:4" ht="15">
-      <c r="B186" s="88" t="s">
-        <v>258</v>
+      <c r="B186" s="84" t="s">
+        <v>250</v>
       </c>
     </row>
     <row r="187" spans="1:4" ht="15">
-      <c r="B187" s="88" t="s">
-        <v>259</v>
+      <c r="B187" s="84" t="s">
+        <v>251</v>
       </c>
     </row>
     <row r="190" spans="1:4" ht="15.6">
-      <c r="B190" s="82" t="s">
-[...3 lines deleted...]
-      <c r="D190" s="83"/>
+      <c r="B190" s="78" t="s">
+        <v>194</v>
+      </c>
+      <c r="C190" s="79"/>
+      <c r="D190" s="79"/>
     </row>
     <row r="191" spans="1:4" ht="15.6">
-      <c r="B191" s="138" t="s">
-        <v>273</v>
+      <c r="B191" s="120" t="s">
+        <v>265</v>
       </c>
     </row>
     <row r="192" spans="1:4" ht="15.6">
-      <c r="B192" s="138" t="s">
-        <v>271</v>
+      <c r="B192" s="120" t="s">
+        <v>263</v>
       </c>
     </row>
     <row r="193" spans="2:2" ht="15.6">
-      <c r="B193" s="138" t="s">
-        <v>272</v>
+      <c r="B193" s="120" t="s">
+        <v>264</v>
       </c>
     </row>
     <row r="194" spans="2:2" ht="15.6">
-      <c r="B194" s="138" t="s">
-        <v>274</v>
+      <c r="B194" s="120" t="s">
+        <v>266</v>
       </c>
     </row>
     <row r="197" spans="2:2">
-      <c r="B197" s="91" t="s">
-        <v>153</v>
+      <c r="B197" s="87" t="s">
+        <v>151</v>
       </c>
     </row>
     <row r="200" spans="2:2">
-      <c r="B200" s="106" t="s">
-        <v>314</v>
+      <c r="B200" s="100" t="s">
+        <v>311</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection password="C627" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="w+jFj9HV3cyk63S9FwjubwPXXRiosIA8i4udqQYsEWLEyHN3bR6E4zBg+bbYwm1O5H4GSFVdXYR26RV9XuROzA==" saltValue="uLGIcqwRB7zRHvjmH4HJVQ==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="B2" r:id="rId1"/>
-[...9 lines deleted...]
-    <hyperlink ref="E37" r:id="rId10"/>
+    <hyperlink ref="B2" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="C2" location="Kump!A1" tooltip="Go to Next page" display="Next &gt;&gt;" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B21" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="E33" r:id="rId3" display="mailto:jotajoti@hotmail.com" xr:uid="{E630FBB7-1E8C-496D-8544-8C12D73B24D0}"/>
+    <hyperlink ref="E32" r:id="rId4" display="mailto:rozhan_3090@yahoo.com" xr:uid="{C2F287A5-C37F-41F3-8F3F-1741D203931E}"/>
+    <hyperlink ref="E35" r:id="rId5" xr:uid="{38AB8C3B-7427-4C5F-8971-22BC20FE6E8A}"/>
+    <hyperlink ref="E36" r:id="rId6" xr:uid="{00070164-BDE0-41B8-82B3-127C678D0A1E}"/>
+    <hyperlink ref="E38" r:id="rId7" xr:uid="{0E39E757-E88E-4200-A58A-8E7CA0466A6D}"/>
+    <hyperlink ref="E34" r:id="rId8" xr:uid="{9E184828-90CD-4117-B494-48DFA8771E0B}"/>
+    <hyperlink ref="B25" r:id="rId9" xr:uid="{CDA3A6CA-92D0-4138-A91D-F5CB220DA505}"/>
+    <hyperlink ref="E37" r:id="rId10" xr:uid="{F1129764-C380-4BA5-9FF5-1F209F005E5E}"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId11"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="39" max="16383" man="1"/>
     <brk id="87" max="16383" man="1"/>
     <brk id="129" max="16383" man="1"/>
     <brk id="159" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="B1:I45"/>
+  <dimension ref="B1:H45"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C31" sqref="C31"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
+      <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="4.6640625" customWidth="1"/>
     <col min="2" max="2" width="28.33203125" customWidth="1"/>
     <col min="3" max="3" width="54" customWidth="1"/>
     <col min="4" max="4" width="11.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="9.9" customHeight="1"/>
     <row r="2" spans="2:4" ht="15" customHeight="1">
       <c r="B2" s="1" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="2:4" ht="15" customHeight="1">
       <c r="B3" s="1" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="4" spans="2:4" ht="5.0999999999999996" customHeight="1">
       <c r="B4" s="1"/>
       <c r="D4" s="8"/>
     </row>
     <row r="5" spans="2:4" ht="21">
       <c r="B5" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="2:4" ht="9.9" customHeight="1"/>
     <row r="7" spans="2:4" ht="18" customHeight="1">
       <c r="B7" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="28"/>
-[...1 lines deleted...]
-        <v>277</v>
+      <c r="C7" s="27"/>
+      <c r="D7" s="100" t="s">
+        <v>269</v>
       </c>
     </row>
     <row r="8" spans="2:4" ht="18" customHeight="1">
       <c r="B8" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="C8" s="28"/>
+      <c r="C8" s="27"/>
     </row>
     <row r="9" spans="2:4" ht="18" customHeight="1">
       <c r="B9" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="28"/>
+      <c r="C9" s="27"/>
     </row>
     <row r="10" spans="2:4" ht="39.9" customHeight="1">
       <c r="B10" s="3" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="C10" s="28"/>
+        <v>240</v>
+      </c>
+      <c r="C10" s="27"/>
     </row>
     <row r="11" spans="2:4" ht="18" customHeight="1">
       <c r="B11" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="C11" s="29"/>
+      <c r="C11" s="28"/>
     </row>
     <row r="12" spans="2:4" ht="18" customHeight="1">
       <c r="B12" s="7"/>
-      <c r="C12" s="30"/>
+      <c r="C12" s="29"/>
     </row>
     <row r="13" spans="2:4" ht="18" customHeight="1">
       <c r="B13" s="7"/>
-      <c r="C13" s="30"/>
+      <c r="C13" s="29"/>
     </row>
     <row r="14" spans="2:4" ht="18" customHeight="1">
       <c r="B14" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="C14" s="28"/>
+      <c r="C14" s="27"/>
     </row>
     <row r="15" spans="2:4" ht="18" customHeight="1">
       <c r="B15" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="C15" s="28"/>
+      <c r="C15" s="27"/>
     </row>
     <row r="16" spans="2:4" ht="18" customHeight="1">
       <c r="B16" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="C16" s="28"/>
+      <c r="C16" s="27"/>
     </row>
     <row r="17" spans="2:3" ht="18" customHeight="1">
       <c r="B17" s="5" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="C17" s="28"/>
+        <v>278</v>
+      </c>
+      <c r="C17" s="27"/>
     </row>
     <row r="18" spans="2:3" ht="18" customHeight="1">
       <c r="B18" s="5" t="s">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="C18" s="94"/>
+        <v>276</v>
+      </c>
+      <c r="C18" s="90"/>
     </row>
     <row r="19" spans="2:3" ht="4.95" customHeight="1">
       <c r="B19" s="1"/>
     </row>
     <row r="20" spans="2:3" ht="18" customHeight="1">
       <c r="B20" s="2" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3" ht="10.050000000000001" customHeight="1">
+      <c r="B21" s="131" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="21" spans="2:3" ht="10.050000000000001" customHeight="1">
-[...3 lines deleted...]
-    </row>
     <row r="22" spans="2:3" ht="10.050000000000001" customHeight="1">
-      <c r="B22" s="154" t="s">
-        <v>294</v>
+      <c r="B22" s="131" t="s">
+        <v>286</v>
       </c>
     </row>
     <row r="23" spans="2:3" ht="4.95" customHeight="1"/>
     <row r="24" spans="2:3" ht="18" customHeight="1">
       <c r="B24" s="5" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="C24" s="28"/>
+        <v>241</v>
+      </c>
+      <c r="C24" s="27"/>
     </row>
     <row r="25" spans="2:3" ht="18" customHeight="1">
       <c r="B25" s="5" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="C25" s="28"/>
+        <v>275</v>
+      </c>
+      <c r="C25" s="27"/>
     </row>
     <row r="26" spans="2:3" ht="18" customHeight="1">
       <c r="B26" s="5" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="C26" s="94"/>
+        <v>277</v>
+      </c>
+      <c r="C26" s="90"/>
     </row>
     <row r="27" spans="2:3" ht="18" customHeight="1">
       <c r="B27" s="4" t="s">
-        <v>288</v>
-[...1 lines deleted...]
-      <c r="C27" s="29"/>
+        <v>280</v>
+      </c>
+      <c r="C27" s="28"/>
     </row>
     <row r="28" spans="2:3" ht="18" customHeight="1">
       <c r="B28" s="7"/>
-      <c r="C28" s="30"/>
+      <c r="C28" s="29"/>
     </row>
     <row r="29" spans="2:3" ht="18" customHeight="1">
       <c r="B29" s="7"/>
-      <c r="C29" s="30"/>
+      <c r="C29" s="29"/>
     </row>
     <row r="30" spans="2:3" ht="18" customHeight="1">
       <c r="B30" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="C30" s="28"/>
+      <c r="C30" s="27"/>
     </row>
     <row r="31" spans="2:3" ht="18" customHeight="1">
       <c r="B31" s="5" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="C31" s="109"/>
+        <v>202</v>
+      </c>
+      <c r="C31" s="102" t="s">
+        <v>225</v>
+      </c>
     </row>
     <row r="32" spans="2:3" ht="38.1" customHeight="1">
-      <c r="B32" s="140" t="s">
-[...5 lines deleted...]
-    <row r="34" spans="2:9" ht="18" customHeight="1">
+      <c r="B32" s="122" t="s">
+        <v>268</v>
+      </c>
+      <c r="C32" s="27"/>
+    </row>
+    <row r="33" spans="2:8" ht="15" customHeight="1"/>
+    <row r="34" spans="2:8" ht="18" customHeight="1">
       <c r="B34" s="1" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="35" spans="2:9" ht="5.0999999999999996" customHeight="1">
+    <row r="35" spans="2:8" ht="5.0999999999999996" customHeight="1">
       <c r="B35" s="1"/>
     </row>
-    <row r="36" spans="2:9" ht="18" customHeight="1">
+    <row r="36" spans="2:8" ht="18" customHeight="1">
       <c r="B36" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="C36" s="30" t="s">
         <v>93</v>
       </c>
-      <c r="C36" s="31" t="s">
-[...9 lines deleted...]
-    <row r="37" spans="2:9" ht="18" customHeight="1">
+    </row>
+    <row r="37" spans="2:8" ht="18" customHeight="1">
       <c r="B37" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="C37" s="62">
+      <c r="C37" s="58">
         <f>JumlahYuran</f>
         <v>0</v>
       </c>
-      <c r="D37" s="118"/>
-[...6 lines deleted...]
-    <row r="38" spans="2:9" ht="18" customHeight="1">
+      <c r="D37" s="20"/>
+      <c r="E37" s="108"/>
+      <c r="F37" s="108"/>
+      <c r="G37" s="108"/>
+      <c r="H37" s="97"/>
+    </row>
+    <row r="38" spans="2:8" ht="18" customHeight="1">
       <c r="B38" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="C38" s="63"/>
-[...7 lines deleted...]
-    <row r="39" spans="2:9" ht="18" customHeight="1">
+      <c r="C38" s="59"/>
+      <c r="D38" s="20"/>
+      <c r="E38" s="108"/>
+      <c r="F38" s="108"/>
+      <c r="G38" s="108"/>
+      <c r="H38" s="97"/>
+    </row>
+    <row r="39" spans="2:8" ht="18" customHeight="1">
       <c r="B39" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="C39" s="32"/>
-[...7 lines deleted...]
-    <row r="40" spans="2:9" ht="18" customHeight="1">
+      <c r="C39" s="31"/>
+    </row>
+    <row r="40" spans="2:8" ht="18" customHeight="1">
       <c r="B40" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="C40" s="32"/>
-[...1 lines deleted...]
-    <row r="41" spans="2:9" ht="18" customHeight="1">
+      <c r="C40" s="31"/>
+    </row>
+    <row r="41" spans="2:8" ht="18" customHeight="1">
       <c r="B41" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="C41" s="32"/>
-[...2 lines deleted...]
-      <c r="C45" s="110"/>
+      <c r="C41" s="31"/>
+    </row>
+    <row r="45" spans="2:8" ht="15">
+      <c r="C45" s="103"/>
     </row>
   </sheetData>
-  <sheetProtection password="C627" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="f1Afvs5f/20bMSjVY+opL6TIBozlxD+TrWJk7RWpHXf9W7Q2gWPyMEfjtBcQt6QXq5x55OfYU78dH2LChAy1kw==" saltValue="x5yFuzP3rbOfwWzdrQCjDw==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <dataConsolidate/>
   <phoneticPr fontId="0" type="noConversion"/>
   <dataValidations count="20">
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" errorTitle="Kaedah Pembayaran" error="Sila pilih kaedah pembayaran yang sah!" promptTitle="Kaedah Pembayaran" prompt="Sila pilih kaedah pembayaran yuran. CEK atau TUNAI." sqref="C40">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" errorTitle="Kaedah Pembayaran" error="Sila pilih kaedah pembayaran yang sah!" promptTitle="Kaedah Pembayaran" prompt="Sila pilih kaedah pembayaran yuran. CEK atau TUNAI." sqref="C40" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>KaedahBayarList</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Jumlah Yuran" prompt="Sila isikan jumlah yuran yang dibayar." sqref="C37"/>
-[...1 lines deleted...]
-    <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Tarikh Pembayaran" error="Sila isikan tarikh pembayaran yang sah!" promptTitle="Tarikh Pembayaran" prompt="Sila isikan tarikh pembayaran dibuat." sqref="C38">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Jumlah Yuran" prompt="Sila isikan jumlah yuran yang dibayar." sqref="C37" xr:uid="{00000000-0002-0000-0100-000001000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="No. Rujukan Pembayaran" prompt="Sila isikan no. rujukan dari resit/slip deposit." sqref="C39" xr:uid="{00000000-0002-0000-0100-000002000000}"/>
+    <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Tarikh Pembayaran" error="Sila isikan tarikh pembayaran yang sah!" promptTitle="Tarikh Pembayaran" prompt="Sila isikan tarikh pembayaran dibuat." sqref="C38" xr:uid="{00000000-0002-0000-0100-000003000000}">
       <formula1>39814</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="No. Cek" prompt="Sila isikan No. Cek JIKA pembayaran dibuat dengan cek._x000a_Contoh : MBB145678" sqref="C41"/>
-[...1 lines deleted...]
-    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No. Kump" error="Sila isikan No. Kumpulan yang sah!_x000a_" promptTitle="No. Kump" prompt="Sila isikan No. Kumpulan" sqref="C7">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="No. Cek" prompt="Sila isikan No. Cek JIKA pembayaran dibuat dengan cek._x000a_Contoh : MBB145678" sqref="C41" xr:uid="{00000000-0002-0000-0100-000004000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="PPM Negeri" error="Sila pilih PPM Negeri yang sah!" promptTitle="PPM Negeri" prompt="Sila pilih PPM Negeri dari senarai." sqref="C9" xr:uid="{00000000-0002-0000-0100-000005000000}"/>
+    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No. Kump" error="Sila isikan No. Kumpulan yang sah!_x000a_" promptTitle="No. Kump" prompt="Sila isikan No. Kumpulan" sqref="C7" xr:uid="{00000000-0002-0000-0100-000006000000}">
       <formula1>1</formula1>
       <formula2>6</formula2>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="PPM Daerah" error="Sila pilih Daerah yang sah!" promptTitle="PPM Daerah" prompt="Sila pilih PPM Daerah." sqref="C8">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="PPM Daerah" error="Sila pilih Daerah yang sah!" promptTitle="PPM Daerah" prompt="Sila pilih PPM Daerah." sqref="C8" xr:uid="{00000000-0002-0000-0100-000007000000}">
       <formula1>Daerah</formula1>
     </dataValidation>
-    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Nama" error="Sila isikan nama dalam HURUF BESAR!" promptTitle="Nama" prompt="Sila masukkan nama Sekolah / Maktab / Universiti / Kumpulan." sqref="C10">
+    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Nama" error="Sila isikan nama dalam HURUF BESAR!" promptTitle="Nama" prompt="Sila masukkan nama Sekolah / Maktab / Universiti / Kumpulan." sqref="C10" xr:uid="{00000000-0002-0000-0100-000008000000}">
       <formula1>EXACT(C10,UPPER(C10))</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Nama Pemimpin Bertanggungjawab" prompt="Sila isikan Nama Pemimpin Bertanggungjawab" sqref="C24"/>
-[...1 lines deleted...]
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Negeri" error="Sila pilih Negeri yang sah!" promptTitle="Negeri" prompt="Sila pilih negeri dari senarai." sqref="C16">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Nama Pemimpin Bertanggungjawab" prompt="Sila isikan Nama Pemimpin Bertanggungjawab" sqref="C24" xr:uid="{00000000-0002-0000-0100-000009000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="No. Pendaftaran Kump" prompt="Sila isikan No. Pendaftaran Kumpulan: bagi kumpulan yang telah berdaftar dan kini memperbaharui pendaftaran. _x000a__x000a_Kosongkan jika kump baru yang belum pernah berdaftar." sqref="C32" xr:uid="{00000000-0002-0000-0100-00000A000000}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Negeri" error="Sila pilih Negeri yang sah!" promptTitle="Negeri" prompt="Sila pilih negeri dari senarai." sqref="C16" xr:uid="{00000000-0002-0000-0100-00000B000000}">
       <formula1>NegeriList</formula1>
     </dataValidation>
-    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Bandar" error="Sila isikan nama bandar dalam HURUF BESAR!" promptTitle="Bandar" prompt="Sila isikan nama bandar (Jika Ada)." sqref="C15">
+    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Bandar" error="Sila isikan nama bandar dalam HURUF BESAR!" promptTitle="Bandar" prompt="Sila isikan nama bandar (Jika Ada)." sqref="C15" xr:uid="{00000000-0002-0000-0100-00000C000000}">
       <formula1>EXACT(C15,UPPER(C15))</formula1>
     </dataValidation>
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" errorTitle="Jenis Pendaftaran" error="Sila pilih jenis pendaftaran yang sah!" promptTitle="Jenis Pendaftaran" prompt="Sila pilih jenis Pendaftaran._x000a_PEMBAHARUAN : Untuk memperbaharui pendaftaran._x000a_PENDAFTARAN BARU : Untuk kumpulan baru yang BELUM PERNAH berdaftar." sqref="C36">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" errorTitle="Jenis Pendaftaran" error="Sila pilih jenis pendaftaran yang sah!" promptTitle="Jenis Pendaftaran" prompt="Sila pilih jenis Pendaftaran._x000a_PEMBAHARUAN : Untuk memperbaharui pendaftaran._x000a_PENDAFTARAN BARU : Untuk kumpulan baru yang BELUM PERNAH berdaftar." sqref="C36" xr:uid="{00000000-0002-0000-0100-00000D000000}">
       <formula1>JenisDaftarList</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Alamat E-mel Pemimpin" prompt="Sila isikan alamat e-mel pemimpin" sqref="C26"/>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Pendaftaran Tahun Lepas" prompt="Sila Mengesahkan pendaftaran tahun lepas" sqref="C31">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Alamat E-mel Pemimpin" prompt="Sila isikan alamat e-mel pemimpin" sqref="C26" xr:uid="{00000000-0002-0000-0100-00000E000000}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Pendaftaran Tahun Lepas" prompt="Sila Mengesahkan pendaftaran tahun lepas" sqref="C31" xr:uid="{00000000-0002-0000-0100-00000F000000}">
       <formula1>DaftarTahunLepas</formula1>
     </dataValidation>
-    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Bandar" error="Sila isikan Nombor Telefon Sekolah" promptTitle="No. Tel Sekolah" prompt="Sila isikan Nombor Telefon Sekolah" sqref="C17">
+    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Bandar" error="Sila isikan Nombor Telefon Sekolah" promptTitle="No. Tel Sekolah" prompt="Sila isikan Nombor Telefon Sekolah" sqref="C17" xr:uid="{00000000-0002-0000-0100-000010000000}">
       <formula1>EXACT(C17,UPPER(C17))</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="No. Telefon Pemimpin" prompt="Sila isikan No. Telefon Pemimpin. Untuk dihubungi ketika kecemasan." sqref="C25"/>
-[...1 lines deleted...]
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Poskod Rumah Pemimpin" prompt="Sila Isikan Poskod Rumah Pemimpin." sqref="C30"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="No. Telefon Pemimpin" prompt="Sila isikan No. Telefon Pemimpin. Untuk dihubungi ketika kecemasan." sqref="C25" xr:uid="{00000000-0002-0000-0100-000011000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Alamat E-mel Kumpulan / Sekolah" prompt="Sila isikan alamat e-mel kumpulan." sqref="C18" xr:uid="{00000000-0002-0000-0100-000012000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Poskod Rumah Pemimpin" prompt="Sila Isikan Poskod Rumah Pemimpin." sqref="C30" xr:uid="{00000000-0002-0000-0100-000013000000}"/>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="D2" location="Arahan!A1" tooltip="Go to Previous page" display="&lt;&lt; Previous"/>
-    <hyperlink ref="D3" location="Pemimpin!A1" tooltip="Go to Next page" display="Next &gt;&gt;"/>
+    <hyperlink ref="D2" location="Arahan!A1" tooltip="Go to Previous page" display="&lt;&lt; Previous" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="D3" location="Pemimpin!A1" tooltip="Go to Next page" display="Next &gt;&gt;" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967294" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <tabColor rgb="FF002060"/>
   </sheetPr>
   <dimension ref="B1:L53"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="13" topLeftCell="A14" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C14" sqref="C14"/>
+      <selection pane="bottomLeft" activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="2.33203125" style="9" customWidth="1"/>
     <col min="2" max="2" width="4.88671875" style="9" customWidth="1"/>
     <col min="3" max="3" width="55.6640625" style="9" customWidth="1"/>
     <col min="4" max="4" width="18.44140625" style="9" customWidth="1"/>
     <col min="5" max="5" width="13.5546875" style="9" customWidth="1"/>
     <col min="6" max="6" width="15.44140625" style="9" customWidth="1"/>
     <col min="7" max="7" width="17" style="9" customWidth="1"/>
-    <col min="8" max="8" width="32.88671875" style="14" hidden="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="12" width="16.88671875" style="14" customWidth="1"/>
+    <col min="8" max="8" width="32.88671875" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="9.6640625" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="14" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="12.109375" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="16.88671875" customWidth="1"/>
     <col min="13" max="16384" width="9.109375" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:12" s="20" customFormat="1" ht="9.9" customHeight="1"/>
-[...5 lines deleted...]
-      <c r="D2" s="161" t="s">
+    <row r="1" spans="2:12" s="19" customFormat="1" ht="9.9" customHeight="1"/>
+    <row r="2" spans="2:12" s="19" customFormat="1" ht="15" customHeight="1">
+      <c r="B2" s="20" t="s">
+        <v>215</v>
+      </c>
+      <c r="C2" s="32"/>
+      <c r="D2" s="141" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="162"/>
-      <c r="F2" s="161" t="s">
+      <c r="E2" s="142"/>
+      <c r="F2" s="141" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="162"/>
-      <c r="L2" s="22" t="s">
+      <c r="G2" s="142"/>
+      <c r="L2" s="21" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="3" spans="2:12" s="20" customFormat="1" ht="12" customHeight="1">
-[...4 lines deleted...]
-      <c r="D3" s="23" t="s">
+    <row r="3" spans="2:12" s="19" customFormat="1" ht="12" customHeight="1">
+      <c r="B3" s="20" t="s">
+        <v>312</v>
+      </c>
+      <c r="C3" s="33"/>
+      <c r="D3" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="17">
+      <c r="E3" s="16">
         <f>COUNTIF(E14:E53,"LELAKI")</f>
         <v>0</v>
       </c>
-      <c r="F3" s="23" t="s">
+      <c r="F3" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="G3" s="17">
+      <c r="G3" s="16">
         <f>COUNTIF(F14:F53,"MELAYU")</f>
         <v>0</v>
       </c>
-      <c r="H3" s="24"/>
-      <c r="L3" s="116" t="s">
+      <c r="H3" s="23"/>
+      <c r="L3" s="107" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="4" spans="2:12" s="20" customFormat="1" ht="12" customHeight="1">
-      <c r="B4" s="159" t="s">
+    <row r="4" spans="2:12" s="19" customFormat="1" ht="12" customHeight="1">
+      <c r="B4" s="139" t="s">
         <v>46</v>
       </c>
-      <c r="C4" s="159"/>
-      <c r="D4" s="23" t="s">
+      <c r="C4" s="139"/>
+      <c r="D4" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="18">
+      <c r="E4" s="17">
         <f>COUNTIF(E14:E53,"PEREMPUAN")</f>
         <v>0</v>
       </c>
-      <c r="F4" s="23" t="s">
+      <c r="F4" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="18">
+      <c r="G4" s="17">
         <f>COUNTIF(F14:F53,"CINA")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="2:12" s="20" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="D5" s="25" t="s">
+    <row r="5" spans="2:12" s="19" customFormat="1" ht="12" customHeight="1">
+      <c r="B5" s="139"/>
+      <c r="C5" s="139"/>
+      <c r="D5" s="24" t="s">
         <v>45</v>
       </c>
-      <c r="E5" s="19">
+      <c r="E5" s="18">
         <f>IF((COUNTA(C14:C53)=SUM(E3:E4)),(SUM(E3:E4)),"# ERROR #")</f>
         <v>0</v>
       </c>
-      <c r="F5" s="23" t="s">
+      <c r="F5" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="G5" s="18">
+      <c r="G5" s="17">
         <f>COUNTIF(F14:F53,"INDIA")</f>
         <v>0</v>
       </c>
-      <c r="L5" s="26"/>
-[...6 lines deleted...]
-      <c r="D6" s="163" t="str">
+      <c r="L5" s="25"/>
+    </row>
+    <row r="6" spans="2:12" s="19" customFormat="1" ht="12" customHeight="1">
+      <c r="B6" s="140" t="s">
+        <v>201</v>
+      </c>
+      <c r="C6" s="140"/>
+      <c r="D6" s="143" t="str">
         <f>IF((E5="# ERROR #"),"* Pastikan Bilangan NAMA dan JANTINA adalah SAMA *","")</f>
         <v/>
       </c>
-      <c r="E6" s="164"/>
-      <c r="F6" s="23" t="s">
+      <c r="E6" s="144"/>
+      <c r="F6" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="18">
+      <c r="G6" s="17">
         <f>COUNTIF(F14:F53,"KADAZAN")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:12" s="20" customFormat="1" ht="12" customHeight="1">
-[...4 lines deleted...]
-      <c r="F7" s="23" t="s">
+    <row r="7" spans="2:12" s="19" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="140"/>
+      <c r="C7" s="140"/>
+      <c r="D7" s="145"/>
+      <c r="E7" s="146"/>
+      <c r="F7" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="G7" s="18">
+      <c r="G7" s="17">
         <f>COUNTIF(F14:F53,"DAYAK")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="2:12" s="20" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="D8" s="165" t="str">
+    <row r="8" spans="2:12" s="19" customFormat="1" ht="12" customHeight="1">
+      <c r="B8" s="140"/>
+      <c r="C8" s="140"/>
+      <c r="D8" s="145" t="str">
         <f>IF((G9="# ERROR #"),"* Pastikan Bilangan NAMA dan KETURUNAN adalah SAMA *","")</f>
         <v/>
       </c>
-      <c r="E8" s="166"/>
-      <c r="F8" s="23" t="s">
+      <c r="E8" s="146"/>
+      <c r="F8" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="G8" s="18">
+      <c r="G8" s="17">
         <f>COUNTIF(F14:F53,"LAIN-LAIN")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="2:12" s="20" customFormat="1" ht="12" customHeight="1">
-[...4 lines deleted...]
-      <c r="F9" s="25" t="s">
+    <row r="9" spans="2:12" s="19" customFormat="1" ht="12" customHeight="1">
+      <c r="B9" s="140"/>
+      <c r="C9" s="140"/>
+      <c r="D9" s="145"/>
+      <c r="E9" s="146"/>
+      <c r="F9" s="24" t="s">
         <v>45</v>
       </c>
-      <c r="G9" s="19">
+      <c r="G9" s="18">
         <f>IF((COUNTA(C14:C53)=SUM(G3:G8)),(SUM(G3:G8)),"# ERROR #")</f>
         <v>0</v>
       </c>
-      <c r="L9" s="24" t="s">
-[...28 lines deleted...]
-      <c r="B13" s="141" t="s">
+      <c r="L9" s="23" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="10" spans="2:12" s="19" customFormat="1" ht="4.95" customHeight="1">
+      <c r="B10" s="126"/>
+      <c r="C10" s="126"/>
+      <c r="D10" s="127"/>
+      <c r="E10" s="127"/>
+      <c r="F10" s="129"/>
+      <c r="G10" s="130"/>
+      <c r="L10" s="23"/>
+    </row>
+    <row r="11" spans="2:12" s="19" customFormat="1" ht="12" customHeight="1">
+      <c r="B11" s="132" t="s">
+        <v>288</v>
+      </c>
+      <c r="C11" s="132"/>
+      <c r="E11" s="127"/>
+      <c r="F11" s="129"/>
+      <c r="G11" s="130"/>
+      <c r="L11" s="23"/>
+    </row>
+    <row r="12" spans="2:12" s="19" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="B12" s="26"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="26"/>
+    </row>
+    <row r="13" spans="2:12" s="19" customFormat="1" ht="18" customHeight="1">
+      <c r="B13" s="123" t="s">
         <v>47</v>
       </c>
-      <c r="C13" s="141" t="s">
+      <c r="C13" s="123" t="s">
         <v>61</v>
       </c>
-      <c r="D13" s="142" t="s">
+      <c r="D13" s="124" t="s">
         <v>3</v>
       </c>
-      <c r="E13" s="142" t="s">
+      <c r="E13" s="124" t="s">
         <v>4</v>
       </c>
-      <c r="F13" s="142" t="s">
+      <c r="F13" s="124" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="143" t="s">
+      <c r="G13" s="125" t="s">
         <v>7</v>
       </c>
-      <c r="H13" s="141" t="s">
-[...12 lines deleted...]
-        <v>196</v>
+      <c r="H13" s="123" t="s">
+        <v>271</v>
+      </c>
+      <c r="I13" s="123" t="s">
+        <v>272</v>
+      </c>
+      <c r="J13" s="123" t="s">
+        <v>273</v>
+      </c>
+      <c r="K13" s="123" t="s">
+        <v>274</v>
+      </c>
+      <c r="L13" s="125" t="s">
+        <v>188</v>
       </c>
     </row>
     <row r="14" spans="2:12" ht="15" customHeight="1">
-      <c r="B14" s="16">
+      <c r="B14" s="15">
         <v>1</v>
       </c>
-      <c r="C14" s="127"/>
-[...8 lines deleted...]
-      <c r="L14" s="133"/>
+      <c r="C14" s="114"/>
+      <c r="D14" s="115"/>
+      <c r="E14" s="116"/>
+      <c r="F14" s="116"/>
+      <c r="G14" s="118"/>
+      <c r="H14" s="117"/>
+      <c r="I14" s="117"/>
+      <c r="J14" s="119"/>
+      <c r="K14" s="117"/>
+      <c r="L14" s="116"/>
     </row>
     <row r="15" spans="2:12" ht="15" customHeight="1">
-      <c r="B15" s="16">
+      <c r="B15" s="15">
         <v>2</v>
       </c>
-      <c r="C15" s="127"/>
-[...8 lines deleted...]
-      <c r="L15" s="133"/>
+      <c r="C15" s="114"/>
+      <c r="D15" s="115"/>
+      <c r="E15" s="116"/>
+      <c r="F15" s="116"/>
+      <c r="G15" s="118"/>
+      <c r="H15" s="117"/>
+      <c r="I15" s="117"/>
+      <c r="J15" s="119"/>
+      <c r="K15" s="117"/>
+      <c r="L15" s="116"/>
     </row>
     <row r="16" spans="2:12" ht="15" customHeight="1">
-      <c r="B16" s="16">
+      <c r="B16" s="15">
         <v>3</v>
       </c>
-      <c r="C16" s="127"/>
-[...8 lines deleted...]
-      <c r="L16" s="133"/>
+      <c r="C16" s="114"/>
+      <c r="D16" s="115"/>
+      <c r="E16" s="116"/>
+      <c r="F16" s="116"/>
+      <c r="G16" s="118"/>
+      <c r="H16" s="117"/>
+      <c r="I16" s="117"/>
+      <c r="J16" s="119"/>
+      <c r="K16" s="117"/>
+      <c r="L16" s="116"/>
     </row>
     <row r="17" spans="2:12" ht="15" customHeight="1">
-      <c r="B17" s="16">
+      <c r="B17" s="15">
         <v>4</v>
       </c>
-      <c r="C17" s="127"/>
-[...8 lines deleted...]
-      <c r="L17" s="133"/>
+      <c r="C17" s="114"/>
+      <c r="D17" s="115"/>
+      <c r="E17" s="116"/>
+      <c r="F17" s="116"/>
+      <c r="G17" s="118"/>
+      <c r="H17" s="117"/>
+      <c r="I17" s="117"/>
+      <c r="J17" s="119"/>
+      <c r="K17" s="117"/>
+      <c r="L17" s="116"/>
     </row>
     <row r="18" spans="2:12" ht="15" customHeight="1">
-      <c r="B18" s="16">
+      <c r="B18" s="15">
         <v>5</v>
       </c>
-      <c r="C18" s="127"/>
-[...8 lines deleted...]
-      <c r="L18" s="133"/>
+      <c r="C18" s="114"/>
+      <c r="D18" s="115"/>
+      <c r="E18" s="116"/>
+      <c r="F18" s="116"/>
+      <c r="G18" s="118"/>
+      <c r="H18" s="117"/>
+      <c r="I18" s="117"/>
+      <c r="J18" s="119"/>
+      <c r="K18" s="117"/>
+      <c r="L18" s="116"/>
     </row>
     <row r="19" spans="2:12" ht="15" customHeight="1">
-      <c r="B19" s="16">
+      <c r="B19" s="15">
         <v>6</v>
       </c>
-      <c r="C19" s="127"/>
-[...8 lines deleted...]
-      <c r="L19" s="133"/>
+      <c r="C19" s="114"/>
+      <c r="D19" s="115"/>
+      <c r="E19" s="116"/>
+      <c r="F19" s="116"/>
+      <c r="G19" s="118"/>
+      <c r="H19" s="117"/>
+      <c r="I19" s="117"/>
+      <c r="J19" s="119"/>
+      <c r="K19" s="117"/>
+      <c r="L19" s="116"/>
     </row>
     <row r="20" spans="2:12" ht="15" customHeight="1">
-      <c r="B20" s="16">
+      <c r="B20" s="15">
         <v>7</v>
       </c>
-      <c r="C20" s="127"/>
-[...8 lines deleted...]
-      <c r="L20" s="133"/>
+      <c r="C20" s="114"/>
+      <c r="D20" s="115"/>
+      <c r="E20" s="116"/>
+      <c r="F20" s="116"/>
+      <c r="G20" s="118"/>
+      <c r="H20" s="117"/>
+      <c r="I20" s="117"/>
+      <c r="J20" s="119"/>
+      <c r="K20" s="117"/>
+      <c r="L20" s="116"/>
     </row>
     <row r="21" spans="2:12" ht="15" customHeight="1">
-      <c r="B21" s="16">
+      <c r="B21" s="15">
         <v>8</v>
       </c>
-      <c r="C21" s="127"/>
-[...8 lines deleted...]
-      <c r="L21" s="133"/>
+      <c r="C21" s="114"/>
+      <c r="D21" s="115"/>
+      <c r="E21" s="116"/>
+      <c r="F21" s="116"/>
+      <c r="G21" s="118"/>
+      <c r="H21" s="117"/>
+      <c r="I21" s="117"/>
+      <c r="J21" s="119"/>
+      <c r="K21" s="117"/>
+      <c r="L21" s="116"/>
     </row>
     <row r="22" spans="2:12" ht="15" customHeight="1">
-      <c r="B22" s="16">
+      <c r="B22" s="15">
         <v>9</v>
       </c>
-      <c r="C22" s="127"/>
-[...8 lines deleted...]
-      <c r="L22" s="133"/>
+      <c r="C22" s="114"/>
+      <c r="D22" s="115"/>
+      <c r="E22" s="116"/>
+      <c r="F22" s="116"/>
+      <c r="G22" s="118"/>
+      <c r="H22" s="117"/>
+      <c r="I22" s="117"/>
+      <c r="J22" s="119"/>
+      <c r="K22" s="117"/>
+      <c r="L22" s="116"/>
     </row>
     <row r="23" spans="2:12" ht="15" customHeight="1">
-      <c r="B23" s="16">
+      <c r="B23" s="15">
         <v>10</v>
       </c>
-      <c r="C23" s="127"/>
-[...8 lines deleted...]
-      <c r="L23" s="133"/>
+      <c r="C23" s="114"/>
+      <c r="D23" s="115"/>
+      <c r="E23" s="116"/>
+      <c r="F23" s="116"/>
+      <c r="G23" s="118"/>
+      <c r="H23" s="117"/>
+      <c r="I23" s="117"/>
+      <c r="J23" s="119"/>
+      <c r="K23" s="117"/>
+      <c r="L23" s="116"/>
     </row>
     <row r="24" spans="2:12" ht="15" customHeight="1">
-      <c r="B24" s="16">
+      <c r="B24" s="15">
         <v>11</v>
       </c>
-      <c r="C24" s="127"/>
-[...8 lines deleted...]
-      <c r="L24" s="133"/>
+      <c r="C24" s="114"/>
+      <c r="D24" s="115"/>
+      <c r="E24" s="116"/>
+      <c r="F24" s="116"/>
+      <c r="G24" s="118"/>
+      <c r="H24" s="117"/>
+      <c r="I24" s="117"/>
+      <c r="J24" s="119"/>
+      <c r="K24" s="117"/>
+      <c r="L24" s="116"/>
     </row>
     <row r="25" spans="2:12" ht="15" customHeight="1">
-      <c r="B25" s="16">
+      <c r="B25" s="15">
         <v>12</v>
       </c>
-      <c r="C25" s="127"/>
-[...8 lines deleted...]
-      <c r="L25" s="133"/>
+      <c r="C25" s="114"/>
+      <c r="D25" s="115"/>
+      <c r="E25" s="116"/>
+      <c r="F25" s="116"/>
+      <c r="G25" s="118"/>
+      <c r="H25" s="117"/>
+      <c r="I25" s="117"/>
+      <c r="J25" s="119"/>
+      <c r="K25" s="117"/>
+      <c r="L25" s="116"/>
     </row>
     <row r="26" spans="2:12" ht="15" customHeight="1">
-      <c r="B26" s="16">
+      <c r="B26" s="15">
         <v>13</v>
       </c>
-      <c r="C26" s="127"/>
-[...8 lines deleted...]
-      <c r="L26" s="133"/>
+      <c r="C26" s="114"/>
+      <c r="D26" s="115"/>
+      <c r="E26" s="116"/>
+      <c r="F26" s="116"/>
+      <c r="G26" s="118"/>
+      <c r="H26" s="117"/>
+      <c r="I26" s="117"/>
+      <c r="J26" s="119"/>
+      <c r="K26" s="117"/>
+      <c r="L26" s="116"/>
     </row>
     <row r="27" spans="2:12" ht="15" customHeight="1">
-      <c r="B27" s="16">
+      <c r="B27" s="15">
         <v>14</v>
       </c>
-      <c r="C27" s="127"/>
-[...8 lines deleted...]
-      <c r="L27" s="133"/>
+      <c r="C27" s="114"/>
+      <c r="D27" s="115"/>
+      <c r="E27" s="116"/>
+      <c r="F27" s="116"/>
+      <c r="G27" s="118"/>
+      <c r="H27" s="117"/>
+      <c r="I27" s="117"/>
+      <c r="J27" s="119"/>
+      <c r="K27" s="117"/>
+      <c r="L27" s="116"/>
     </row>
     <row r="28" spans="2:12" ht="15" customHeight="1">
-      <c r="B28" s="16">
+      <c r="B28" s="15">
         <v>15</v>
       </c>
-      <c r="C28" s="127"/>
-[...8 lines deleted...]
-      <c r="L28" s="133"/>
+      <c r="C28" s="114"/>
+      <c r="D28" s="115"/>
+      <c r="E28" s="116"/>
+      <c r="F28" s="116"/>
+      <c r="G28" s="118"/>
+      <c r="H28" s="117"/>
+      <c r="I28" s="117"/>
+      <c r="J28" s="119"/>
+      <c r="K28" s="117"/>
+      <c r="L28" s="116"/>
     </row>
     <row r="29" spans="2:12" ht="15" customHeight="1">
-      <c r="B29" s="16">
+      <c r="B29" s="15">
         <v>16</v>
       </c>
-      <c r="C29" s="127"/>
-[...8 lines deleted...]
-      <c r="L29" s="133"/>
+      <c r="C29" s="114"/>
+      <c r="D29" s="115"/>
+      <c r="E29" s="116"/>
+      <c r="F29" s="116"/>
+      <c r="G29" s="118"/>
+      <c r="H29" s="117"/>
+      <c r="I29" s="117"/>
+      <c r="J29" s="119"/>
+      <c r="K29" s="117"/>
+      <c r="L29" s="116"/>
     </row>
     <row r="30" spans="2:12" ht="15" customHeight="1">
-      <c r="B30" s="16">
+      <c r="B30" s="15">
         <v>17</v>
       </c>
-      <c r="C30" s="127"/>
-[...8 lines deleted...]
-      <c r="L30" s="133"/>
+      <c r="C30" s="114"/>
+      <c r="D30" s="115"/>
+      <c r="E30" s="116"/>
+      <c r="F30" s="116"/>
+      <c r="G30" s="118"/>
+      <c r="H30" s="117"/>
+      <c r="I30" s="117"/>
+      <c r="J30" s="119"/>
+      <c r="K30" s="117"/>
+      <c r="L30" s="116"/>
     </row>
     <row r="31" spans="2:12" ht="15" customHeight="1">
-      <c r="B31" s="16">
+      <c r="B31" s="15">
         <v>18</v>
       </c>
-      <c r="C31" s="127"/>
-[...8 lines deleted...]
-      <c r="L31" s="133"/>
+      <c r="C31" s="114"/>
+      <c r="D31" s="115"/>
+      <c r="E31" s="116"/>
+      <c r="F31" s="116"/>
+      <c r="G31" s="118"/>
+      <c r="H31" s="117"/>
+      <c r="I31" s="117"/>
+      <c r="J31" s="119"/>
+      <c r="K31" s="117"/>
+      <c r="L31" s="116"/>
     </row>
     <row r="32" spans="2:12" ht="15" customHeight="1">
-      <c r="B32" s="16">
+      <c r="B32" s="15">
         <v>19</v>
       </c>
-      <c r="C32" s="127"/>
-[...8 lines deleted...]
-      <c r="L32" s="133"/>
+      <c r="C32" s="114"/>
+      <c r="D32" s="115"/>
+      <c r="E32" s="116"/>
+      <c r="F32" s="116"/>
+      <c r="G32" s="118"/>
+      <c r="H32" s="117"/>
+      <c r="I32" s="117"/>
+      <c r="J32" s="119"/>
+      <c r="K32" s="117"/>
+      <c r="L32" s="116"/>
     </row>
     <row r="33" spans="2:12" ht="15" customHeight="1">
-      <c r="B33" s="16">
+      <c r="B33" s="15">
         <v>20</v>
       </c>
-      <c r="C33" s="127"/>
-[...8 lines deleted...]
-      <c r="L33" s="133"/>
+      <c r="C33" s="114"/>
+      <c r="D33" s="115"/>
+      <c r="E33" s="116"/>
+      <c r="F33" s="116"/>
+      <c r="G33" s="118"/>
+      <c r="H33" s="117"/>
+      <c r="I33" s="117"/>
+      <c r="J33" s="119"/>
+      <c r="K33" s="117"/>
+      <c r="L33" s="116"/>
     </row>
     <row r="34" spans="2:12" ht="15" customHeight="1">
-      <c r="B34" s="16">
+      <c r="B34" s="15">
         <v>21</v>
       </c>
-      <c r="C34" s="127"/>
-[...8 lines deleted...]
-      <c r="L34" s="133"/>
+      <c r="C34" s="114"/>
+      <c r="D34" s="115"/>
+      <c r="E34" s="116"/>
+      <c r="F34" s="116"/>
+      <c r="G34" s="118"/>
+      <c r="H34" s="117"/>
+      <c r="I34" s="117"/>
+      <c r="J34" s="119"/>
+      <c r="K34" s="117"/>
+      <c r="L34" s="116"/>
     </row>
     <row r="35" spans="2:12" ht="15" customHeight="1">
-      <c r="B35" s="16">
+      <c r="B35" s="15">
         <v>22</v>
       </c>
-      <c r="C35" s="127"/>
-[...8 lines deleted...]
-      <c r="L35" s="133"/>
+      <c r="C35" s="114"/>
+      <c r="D35" s="115"/>
+      <c r="E35" s="116"/>
+      <c r="F35" s="116"/>
+      <c r="G35" s="118"/>
+      <c r="H35" s="117"/>
+      <c r="I35" s="117"/>
+      <c r="J35" s="119"/>
+      <c r="K35" s="117"/>
+      <c r="L35" s="116"/>
     </row>
     <row r="36" spans="2:12" ht="15" customHeight="1">
-      <c r="B36" s="16">
+      <c r="B36" s="15">
         <v>23</v>
       </c>
-      <c r="C36" s="127"/>
-[...8 lines deleted...]
-      <c r="L36" s="133"/>
+      <c r="C36" s="114"/>
+      <c r="D36" s="115"/>
+      <c r="E36" s="116"/>
+      <c r="F36" s="116"/>
+      <c r="G36" s="118"/>
+      <c r="H36" s="117"/>
+      <c r="I36" s="117"/>
+      <c r="J36" s="119"/>
+      <c r="K36" s="117"/>
+      <c r="L36" s="116"/>
     </row>
     <row r="37" spans="2:12" ht="15" customHeight="1">
-      <c r="B37" s="16">
+      <c r="B37" s="15">
         <v>24</v>
       </c>
-      <c r="C37" s="127"/>
-[...8 lines deleted...]
-      <c r="L37" s="133"/>
+      <c r="C37" s="114"/>
+      <c r="D37" s="115"/>
+      <c r="E37" s="116"/>
+      <c r="F37" s="116"/>
+      <c r="G37" s="118"/>
+      <c r="H37" s="117"/>
+      <c r="I37" s="117"/>
+      <c r="J37" s="119"/>
+      <c r="K37" s="117"/>
+      <c r="L37" s="116"/>
     </row>
     <row r="38" spans="2:12" ht="15" customHeight="1">
-      <c r="B38" s="16">
+      <c r="B38" s="15">
         <v>25</v>
       </c>
-      <c r="C38" s="127"/>
-[...8 lines deleted...]
-      <c r="L38" s="133"/>
+      <c r="C38" s="114"/>
+      <c r="D38" s="115"/>
+      <c r="E38" s="116"/>
+      <c r="F38" s="116"/>
+      <c r="G38" s="118"/>
+      <c r="H38" s="117"/>
+      <c r="I38" s="117"/>
+      <c r="J38" s="119"/>
+      <c r="K38" s="117"/>
+      <c r="L38" s="116"/>
     </row>
     <row r="39" spans="2:12" ht="15" customHeight="1">
-      <c r="B39" s="16">
+      <c r="B39" s="15">
         <v>26</v>
       </c>
-      <c r="C39" s="127"/>
-[...8 lines deleted...]
-      <c r="L39" s="133"/>
+      <c r="C39" s="114"/>
+      <c r="D39" s="115"/>
+      <c r="E39" s="116"/>
+      <c r="F39" s="116"/>
+      <c r="G39" s="118"/>
+      <c r="H39" s="117"/>
+      <c r="I39" s="117"/>
+      <c r="J39" s="119"/>
+      <c r="K39" s="117"/>
+      <c r="L39" s="116"/>
     </row>
     <row r="40" spans="2:12" ht="15" customHeight="1">
-      <c r="B40" s="16">
+      <c r="B40" s="15">
         <v>27</v>
       </c>
-      <c r="C40" s="127"/>
-[...8 lines deleted...]
-      <c r="L40" s="133"/>
+      <c r="C40" s="114"/>
+      <c r="D40" s="115"/>
+      <c r="E40" s="116"/>
+      <c r="F40" s="116"/>
+      <c r="G40" s="118"/>
+      <c r="H40" s="117"/>
+      <c r="I40" s="117"/>
+      <c r="J40" s="119"/>
+      <c r="K40" s="117"/>
+      <c r="L40" s="116"/>
     </row>
     <row r="41" spans="2:12" ht="15" customHeight="1">
-      <c r="B41" s="16">
+      <c r="B41" s="15">
         <v>28</v>
       </c>
-      <c r="C41" s="127"/>
-[...8 lines deleted...]
-      <c r="L41" s="133"/>
+      <c r="C41" s="114"/>
+      <c r="D41" s="115"/>
+      <c r="E41" s="116"/>
+      <c r="F41" s="116"/>
+      <c r="G41" s="118"/>
+      <c r="H41" s="117"/>
+      <c r="I41" s="117"/>
+      <c r="J41" s="119"/>
+      <c r="K41" s="117"/>
+      <c r="L41" s="116"/>
     </row>
     <row r="42" spans="2:12" ht="15" customHeight="1">
-      <c r="B42" s="16">
+      <c r="B42" s="15">
         <v>29</v>
       </c>
-      <c r="C42" s="127"/>
-[...8 lines deleted...]
-      <c r="L42" s="133"/>
+      <c r="C42" s="114"/>
+      <c r="D42" s="115"/>
+      <c r="E42" s="116"/>
+      <c r="F42" s="116"/>
+      <c r="G42" s="118"/>
+      <c r="H42" s="117"/>
+      <c r="I42" s="117"/>
+      <c r="J42" s="119"/>
+      <c r="K42" s="117"/>
+      <c r="L42" s="116"/>
     </row>
     <row r="43" spans="2:12" ht="15" customHeight="1">
-      <c r="B43" s="16">
+      <c r="B43" s="15">
         <v>30</v>
       </c>
-      <c r="C43" s="127"/>
-[...8 lines deleted...]
-      <c r="L43" s="133"/>
+      <c r="C43" s="114"/>
+      <c r="D43" s="115"/>
+      <c r="E43" s="116"/>
+      <c r="F43" s="116"/>
+      <c r="G43" s="118"/>
+      <c r="H43" s="117"/>
+      <c r="I43" s="117"/>
+      <c r="J43" s="119"/>
+      <c r="K43" s="117"/>
+      <c r="L43" s="116"/>
     </row>
     <row r="44" spans="2:12" ht="15" customHeight="1">
-      <c r="B44" s="16">
+      <c r="B44" s="15">
         <v>31</v>
       </c>
-      <c r="C44" s="127"/>
-[...8 lines deleted...]
-      <c r="L44" s="133"/>
+      <c r="C44" s="114"/>
+      <c r="D44" s="115"/>
+      <c r="E44" s="116"/>
+      <c r="F44" s="116"/>
+      <c r="G44" s="118"/>
+      <c r="H44" s="117"/>
+      <c r="I44" s="117"/>
+      <c r="J44" s="119"/>
+      <c r="K44" s="117"/>
+      <c r="L44" s="116"/>
     </row>
     <row r="45" spans="2:12" ht="15" customHeight="1">
-      <c r="B45" s="16">
+      <c r="B45" s="15">
         <v>32</v>
       </c>
-      <c r="C45" s="127"/>
-[...8 lines deleted...]
-      <c r="L45" s="133"/>
+      <c r="C45" s="114"/>
+      <c r="D45" s="115"/>
+      <c r="E45" s="116"/>
+      <c r="F45" s="116"/>
+      <c r="G45" s="118"/>
+      <c r="H45" s="117"/>
+      <c r="I45" s="117"/>
+      <c r="J45" s="119"/>
+      <c r="K45" s="117"/>
+      <c r="L45" s="116"/>
     </row>
     <row r="46" spans="2:12" ht="15" customHeight="1">
-      <c r="B46" s="16">
+      <c r="B46" s="15">
         <v>33</v>
       </c>
       <c r="C46" s="11"/>
       <c r="D46" s="12"/>
       <c r="E46" s="13"/>
       <c r="F46" s="13"/>
-      <c r="G46" s="59"/>
-[...3 lines deleted...]
-      <c r="K46" s="15"/>
+      <c r="G46" s="56"/>
+      <c r="H46" s="14"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="57"/>
+      <c r="K46" s="14"/>
       <c r="L46" s="13"/>
     </row>
     <row r="47" spans="2:12" ht="15" customHeight="1">
-      <c r="B47" s="16">
+      <c r="B47" s="15">
         <v>34</v>
       </c>
       <c r="C47" s="11"/>
       <c r="D47" s="12"/>
       <c r="E47" s="13"/>
       <c r="F47" s="13"/>
-      <c r="G47" s="59"/>
-      <c r="H47" s="15">
+      <c r="G47" s="56"/>
+      <c r="H47" s="14">
         <f t="shared" ref="H47:H53" si="0">PPM_Negeri</f>
         <v>0</v>
       </c>
-      <c r="I47" s="15">
+      <c r="I47" s="14">
         <f t="shared" ref="I47:I53" si="1">PPM_Daerah</f>
         <v>0</v>
       </c>
-      <c r="J47" s="61">
+      <c r="J47" s="57">
         <f t="shared" ref="J47:J53" si="2">No_Kump</f>
         <v>0</v>
       </c>
-      <c r="K47" s="15">
+      <c r="K47" s="14">
         <f t="shared" ref="K47:K53" si="3">Nama_Sek</f>
         <v>0</v>
       </c>
       <c r="L47" s="13"/>
     </row>
     <row r="48" spans="2:12" ht="15" customHeight="1">
-      <c r="B48" s="16">
+      <c r="B48" s="15">
         <v>35</v>
       </c>
       <c r="C48" s="11"/>
       <c r="D48" s="12"/>
       <c r="E48" s="13"/>
       <c r="F48" s="13"/>
-      <c r="G48" s="59"/>
-      <c r="H48" s="15">
+      <c r="G48" s="56"/>
+      <c r="H48" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I48" s="15">
+      <c r="I48" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J48" s="61">
+      <c r="J48" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K48" s="15">
+      <c r="K48" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L48" s="13"/>
     </row>
     <row r="49" spans="2:12" ht="15" customHeight="1">
-      <c r="B49" s="16">
+      <c r="B49" s="15">
         <v>36</v>
       </c>
       <c r="C49" s="11"/>
       <c r="D49" s="12"/>
       <c r="E49" s="13"/>
       <c r="F49" s="13"/>
-      <c r="G49" s="59"/>
-      <c r="H49" s="15">
+      <c r="G49" s="56"/>
+      <c r="H49" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I49" s="15">
+      <c r="I49" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J49" s="61">
+      <c r="J49" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K49" s="15">
+      <c r="K49" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L49" s="13"/>
     </row>
     <row r="50" spans="2:12" ht="15" customHeight="1">
-      <c r="B50" s="16">
+      <c r="B50" s="15">
         <v>37</v>
       </c>
       <c r="C50" s="11"/>
       <c r="D50" s="12"/>
       <c r="E50" s="13"/>
       <c r="F50" s="13"/>
-      <c r="G50" s="59"/>
-      <c r="H50" s="15">
+      <c r="G50" s="56"/>
+      <c r="H50" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I50" s="15">
+      <c r="I50" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J50" s="61">
+      <c r="J50" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K50" s="15">
+      <c r="K50" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L50" s="13"/>
     </row>
     <row r="51" spans="2:12" ht="15" customHeight="1">
-      <c r="B51" s="16">
+      <c r="B51" s="15">
         <v>38</v>
       </c>
       <c r="C51" s="11"/>
       <c r="D51" s="12"/>
       <c r="E51" s="13"/>
       <c r="F51" s="13"/>
-      <c r="G51" s="59"/>
-      <c r="H51" s="15">
+      <c r="G51" s="56"/>
+      <c r="H51" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I51" s="15">
+      <c r="I51" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J51" s="61">
+      <c r="J51" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K51" s="15">
+      <c r="K51" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L51" s="13"/>
     </row>
     <row r="52" spans="2:12" ht="15" customHeight="1">
-      <c r="B52" s="16">
+      <c r="B52" s="15">
         <v>39</v>
       </c>
       <c r="C52" s="11"/>
       <c r="D52" s="12"/>
       <c r="E52" s="13"/>
       <c r="F52" s="13"/>
-      <c r="G52" s="59"/>
-      <c r="H52" s="15">
+      <c r="G52" s="56"/>
+      <c r="H52" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I52" s="15">
+      <c r="I52" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J52" s="61">
+      <c r="J52" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K52" s="15">
+      <c r="K52" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L52" s="13"/>
     </row>
     <row r="53" spans="2:12" ht="15" customHeight="1">
-      <c r="B53" s="16">
+      <c r="B53" s="15">
         <v>40</v>
       </c>
       <c r="C53" s="11"/>
       <c r="D53" s="12"/>
       <c r="E53" s="13"/>
       <c r="F53" s="13"/>
-      <c r="G53" s="59"/>
-      <c r="H53" s="15">
+      <c r="G53" s="56"/>
+      <c r="H53" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I53" s="15">
+      <c r="I53" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J53" s="61">
+      <c r="J53" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K53" s="15">
+      <c r="K53" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L53" s="13"/>
     </row>
   </sheetData>
-  <sheetProtection password="C627" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="nkHl/5T/ejzN2S3IQ0sdoX6CN0C9eODXAYKRXhyLk0EmRL3YaH+WPz4zUzBusSt3vJCX2SubF+exGdmKPPzyQA==" saltValue="D8h3BOItm7bwOL1agxlIxg==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <dataConsolidate/>
   <mergeCells count="6">
     <mergeCell ref="B4:C5"/>
     <mergeCell ref="B6:C9"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="D6:E7"/>
     <mergeCell ref="D8:E9"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="E5 G9:G11">
     <cfRule type="cellIs" dxfId="1" priority="1" stopIfTrue="1" operator="equal">
       <formula>"# ERROR #"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="6">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Jantina" error="Sila pilih jantina 'Lelaki' atau 'Perempuan'" promptTitle="Jantina" prompt="Sila pilih jantina dari senarai" sqref="E14:E53">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Jantina" error="Sila pilih jantina 'Lelaki' atau 'Perempuan'" promptTitle="Jantina" prompt="Sila pilih jantina dari senarai" sqref="E14:E53" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>JantinaList</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Keturunan" error="Sila pilih Keturunan yang sah!" promptTitle="Keturunan" prompt="Sila pilih keturunan dari senarai" sqref="F14:F53">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Keturunan" error="Sila pilih Keturunan yang sah!" promptTitle="Keturunan" prompt="Sila pilih keturunan dari senarai" sqref="F14:F53" xr:uid="{00000000-0002-0000-0200-000001000000}">
       <formula1>KeturunanList</formula1>
     </dataValidation>
-    <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Tarikh Lahir" error="Sila isikan Tarikh Lahir yang sah!_x000a_" promptTitle="Tarikh Lahir" prompt="Sila masukkan tarikh lahir (YYYY/MM/DD)" sqref="G14:G53">
+    <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Tarikh Lahir" error="Sila isikan Tarikh Lahir yang sah!_x000a_" promptTitle="Tarikh Lahir" prompt="Sila masukkan tarikh lahir (YYYY/MM/DD)" sqref="G14:G53" xr:uid="{00000000-0002-0000-0200-000002000000}">
       <formula1>1</formula1>
       <formula2>40179</formula2>
     </dataValidation>
-    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Huruf Besar" error="Sila isikan nama dalam HURUF BESAR sahaja!" promptTitle="Nama Penuh" prompt="Isikan Nama Penuh ahli dalam HURUF BESAR, seperti dalam Kad Pengenalan." sqref="C14:C53">
+    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Huruf Besar" error="Sila isikan nama dalam HURUF BESAR sahaja!" promptTitle="Nama Penuh" prompt="Isikan Nama Penuh ahli dalam HURUF BESAR, seperti dalam Kad Pengenalan." sqref="C14:C53" xr:uid="{00000000-0002-0000-0200-000003000000}">
       <formula1>EXACT(C14,UPPER(C14))</formula1>
     </dataValidation>
-    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No K.P." error="Sila isikan No K.P. yang sah!_x000a_Tanpa sengkang." promptTitle="No K.P." prompt="Sila isikan No K.P. TANPA SENGKANG" sqref="D14:D53">
+    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No K.P." error="Sila isikan No K.P. yang sah!_x000a_Tanpa sengkang." promptTitle="No K.P." prompt="Sila isikan No K.P. TANPA SENGKANG" sqref="D14:D53" xr:uid="{00000000-0002-0000-0200-000004000000}">
       <formula1>5</formula1>
       <formula2>12</formula2>
     </dataValidation>
-    <dataValidation type="list" errorStyle="warning" showInputMessage="1" showErrorMessage="1" errorTitle="Pangkat" error="Sila Pilih Pangkat Yang Sah" promptTitle="Pangkat" prompt="Sila Pilih Pangkat Daripada Senarai" sqref="L14:L53">
+    <dataValidation type="list" errorStyle="warning" showInputMessage="1" showErrorMessage="1" errorTitle="Pangkat" error="Sila Pilih Pangkat Yang Sah" promptTitle="Pangkat" prompt="Sila Pilih Pangkat Daripada Senarai" sqref="L14:L53" xr:uid="{00000000-0002-0000-0200-000005000000}">
       <formula1>Pangkat</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="L2" location="Kump!A1" tooltip="Go to Previous page" display="&lt;&lt; Previous"/>
-    <hyperlink ref="L3" location="Pengakap!A1" tooltip="Go to Next page" display="Next &gt;&gt;"/>
+    <hyperlink ref="L2" location="Kump!A1" tooltip="Go to Previous page" display="&lt;&lt; Previous" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
+    <hyperlink ref="L3" location="Pengakap!A1" tooltip="Go to Next page" display="Next &gt;&gt;" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.13" right="0.2" top="0.5" bottom="0.75" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="G4" formula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4">
     <tabColor rgb="FF92D050"/>
   </sheetPr>
   <dimension ref="B1:L313"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C13" sqref="C13"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane ySplit="13" topLeftCell="A14" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="1.109375" style="9" customWidth="1"/>
     <col min="2" max="2" width="4.88671875" style="9" customWidth="1"/>
     <col min="3" max="3" width="55.6640625" style="9" customWidth="1"/>
     <col min="4" max="4" width="16.88671875" style="9" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.5546875" style="9" customWidth="1"/>
     <col min="6" max="6" width="15.44140625" style="9" customWidth="1"/>
     <col min="7" max="7" width="17" style="9" customWidth="1"/>
-    <col min="8" max="8" width="35.44140625" style="14" hidden="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="11" width="19.44140625" style="14" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="35.44140625" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="9.6640625" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="15.109375" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="19.44140625" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="21.33203125" style="9" customWidth="1"/>
     <col min="13" max="16384" width="9.109375" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:12" s="20" customFormat="1" ht="9.9" customHeight="1"/>
-[...5 lines deleted...]
-      <c r="D2" s="161" t="s">
+    <row r="1" spans="2:12" s="19" customFormat="1" ht="9.9" customHeight="1"/>
+    <row r="2" spans="2:12" s="19" customFormat="1" ht="15" customHeight="1">
+      <c r="B2" s="20" t="s">
+        <v>215</v>
+      </c>
+      <c r="C2" s="60"/>
+      <c r="D2" s="141" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="162"/>
-      <c r="F2" s="161" t="s">
+      <c r="E2" s="142"/>
+      <c r="F2" s="141" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="162"/>
-      <c r="L2" s="22" t="s">
+      <c r="G2" s="142"/>
+      <c r="L2" s="21" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="3" spans="2:12" s="20" customFormat="1" ht="12" customHeight="1">
-[...4 lines deleted...]
-      <c r="D3" s="23" t="s">
+    <row r="3" spans="2:12" s="19" customFormat="1" ht="12" customHeight="1">
+      <c r="B3" s="20" t="s">
+        <v>312</v>
+      </c>
+      <c r="C3" s="61"/>
+      <c r="D3" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="17">
+      <c r="E3" s="16">
         <f>COUNTIF(E14:E313,"LELAKI")</f>
         <v>0</v>
       </c>
-      <c r="F3" s="23" t="s">
+      <c r="F3" s="22" t="s">
         <v>41</v>
       </c>
-      <c r="G3" s="17">
+      <c r="G3" s="16">
         <f>COUNTIF(F14:F313,"MELAYU")</f>
         <v>0</v>
       </c>
-      <c r="H3" s="24"/>
-      <c r="L3" s="22" t="s">
+      <c r="H3" s="23"/>
+      <c r="L3" s="21" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="4" spans="2:12" s="20" customFormat="1" ht="12" customHeight="1">
-      <c r="B4" s="159" t="s">
+    <row r="4" spans="2:12" s="19" customFormat="1" ht="12" customHeight="1">
+      <c r="B4" s="139" t="s">
         <v>46</v>
       </c>
-      <c r="C4" s="167"/>
-      <c r="D4" s="23" t="s">
+      <c r="C4" s="147"/>
+      <c r="D4" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="18">
+      <c r="E4" s="17">
         <f>COUNTIF(E14:E313,"PEREMPUAN")</f>
         <v>0</v>
       </c>
-      <c r="F4" s="23" t="s">
+      <c r="F4" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="18">
+      <c r="G4" s="17">
         <f>COUNTIF(F14:F313,"CINA")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="2:12" s="20" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="D5" s="25" t="s">
+    <row r="5" spans="2:12" s="19" customFormat="1" ht="12" customHeight="1">
+      <c r="B5" s="139"/>
+      <c r="C5" s="147"/>
+      <c r="D5" s="24" t="s">
         <v>45</v>
       </c>
-      <c r="E5" s="19">
+      <c r="E5" s="18">
         <f>IF((COUNTA(C14:C313)=SUM(E3:E4)),(SUM(E3:E4)),"# ERROR #")</f>
         <v>0</v>
       </c>
-      <c r="F5" s="23" t="s">
+      <c r="F5" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="G5" s="18">
+      <c r="G5" s="17">
         <f>COUNTIF(F14:F313,"INDIA")</f>
         <v>0</v>
       </c>
-      <c r="L5" s="26"/>
-[...6 lines deleted...]
-      <c r="D6" s="163" t="str">
+      <c r="L5" s="25"/>
+    </row>
+    <row r="6" spans="2:12" s="19" customFormat="1" ht="12" customHeight="1">
+      <c r="B6" s="140" t="s">
+        <v>203</v>
+      </c>
+      <c r="C6" s="140"/>
+      <c r="D6" s="143" t="str">
         <f>IF((E5="# ERROR #"),"* Pastikan Bilangan NAMA dan JANTINA adalah SAMA *","")</f>
         <v/>
       </c>
-      <c r="E6" s="164"/>
-      <c r="F6" s="23" t="s">
+      <c r="E6" s="144"/>
+      <c r="F6" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="18">
+      <c r="G6" s="17">
         <f>COUNTIF(F14:F313,"KADAZAN")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:12" s="20" customFormat="1" ht="12" customHeight="1">
-[...4 lines deleted...]
-      <c r="F7" s="23" t="s">
+    <row r="7" spans="2:12" s="19" customFormat="1" ht="12" customHeight="1">
+      <c r="B7" s="140"/>
+      <c r="C7" s="140"/>
+      <c r="D7" s="145"/>
+      <c r="E7" s="146"/>
+      <c r="F7" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="G7" s="18">
+      <c r="G7" s="17">
         <f>COUNTIF(F14:F313,"DAYAK")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="2:12" s="20" customFormat="1" ht="12" customHeight="1">
-[...2 lines deleted...]
-      <c r="D8" s="165" t="str">
+    <row r="8" spans="2:12" s="19" customFormat="1" ht="12" customHeight="1">
+      <c r="B8" s="140"/>
+      <c r="C8" s="140"/>
+      <c r="D8" s="145" t="str">
         <f>IF((G9="# ERROR #"),"* Pastikan Bilangan NAMA dan KETURUNAN adalah SAMA *","")</f>
         <v/>
       </c>
-      <c r="E8" s="166"/>
-      <c r="F8" s="23" t="s">
+      <c r="E8" s="146"/>
+      <c r="F8" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="G8" s="18">
+      <c r="G8" s="17">
         <f>COUNTIF(F14:F313,"LAIN-LAIN")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="2:12" s="20" customFormat="1" ht="12" customHeight="1">
-[...4 lines deleted...]
-      <c r="F9" s="25" t="s">
+    <row r="9" spans="2:12" s="19" customFormat="1" ht="12" customHeight="1">
+      <c r="B9" s="140"/>
+      <c r="C9" s="140"/>
+      <c r="D9" s="145"/>
+      <c r="E9" s="146"/>
+      <c r="F9" s="24" t="s">
         <v>45</v>
       </c>
-      <c r="G9" s="19">
+      <c r="G9" s="18">
         <f>IF((COUNTA(C14:C313)=SUM(G3:G8)),(SUM(G3:G8)),"# ERROR #")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="2:12" s="20" customFormat="1" ht="4.95" customHeight="1">
-[...23 lines deleted...]
-      <c r="B13" s="66" t="s">
+    <row r="10" spans="2:12" s="19" customFormat="1" ht="4.95" customHeight="1">
+      <c r="B10" s="126"/>
+      <c r="C10" s="126"/>
+      <c r="D10" s="127"/>
+      <c r="E10" s="127"/>
+      <c r="F10" s="129"/>
+      <c r="G10" s="130"/>
+    </row>
+    <row r="11" spans="2:12" s="19" customFormat="1" ht="12" customHeight="1">
+      <c r="B11" s="126"/>
+      <c r="C11" s="132" t="s">
+        <v>288</v>
+      </c>
+      <c r="D11" s="127"/>
+      <c r="E11" s="127"/>
+      <c r="F11" s="129"/>
+      <c r="G11" s="130"/>
+    </row>
+    <row r="12" spans="2:12" s="19" customFormat="1" ht="5.0999999999999996" customHeight="1">
+      <c r="B12" s="26"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="26"/>
+    </row>
+    <row r="13" spans="2:12" s="19" customFormat="1" ht="18" customHeight="1">
+      <c r="B13" s="62" t="s">
         <v>47</v>
       </c>
-      <c r="C13" s="66" t="s">
+      <c r="C13" s="62" t="s">
         <v>61</v>
       </c>
-      <c r="D13" s="67" t="s">
+      <c r="D13" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="E13" s="67" t="s">
+      <c r="E13" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="F13" s="67" t="s">
+      <c r="F13" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="G13" s="67" t="s">
+      <c r="G13" s="63" t="s">
         <v>7</v>
       </c>
-      <c r="H13" s="66" t="s">
-[...12 lines deleted...]
-        <v>203</v>
+      <c r="H13" s="62" t="s">
+        <v>271</v>
+      </c>
+      <c r="I13" s="62" t="s">
+        <v>272</v>
+      </c>
+      <c r="J13" s="62" t="s">
+        <v>273</v>
+      </c>
+      <c r="K13" s="62" t="s">
+        <v>274</v>
+      </c>
+      <c r="L13" s="63" t="s">
+        <v>195</v>
       </c>
     </row>
     <row r="14" spans="2:12" ht="15" customHeight="1">
       <c r="B14" s="10">
         <v>1</v>
       </c>
-      <c r="C14" s="134"/>
-[...7 lines deleted...]
-      <c r="K14" s="15"/>
+      <c r="C14" s="114"/>
+      <c r="D14" s="115"/>
+      <c r="E14" s="116"/>
+      <c r="F14" s="116"/>
+      <c r="G14" s="118"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="57"/>
+      <c r="K14" s="14"/>
       <c r="L14" s="13"/>
     </row>
     <row r="15" spans="2:12" ht="15" customHeight="1">
       <c r="B15" s="10">
         <v>2</v>
       </c>
-      <c r="C15" s="134"/>
-[...7 lines deleted...]
-      <c r="K15" s="15"/>
+      <c r="C15" s="114"/>
+      <c r="D15" s="115"/>
+      <c r="E15" s="116"/>
+      <c r="F15" s="116"/>
+      <c r="G15" s="118"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="57"/>
+      <c r="K15" s="14"/>
       <c r="L15" s="13"/>
     </row>
     <row r="16" spans="2:12" ht="15" customHeight="1">
       <c r="B16" s="10">
         <v>3</v>
       </c>
-      <c r="C16" s="134"/>
-[...7 lines deleted...]
-      <c r="K16" s="15"/>
+      <c r="C16" s="114"/>
+      <c r="D16" s="115"/>
+      <c r="E16" s="116"/>
+      <c r="F16" s="116"/>
+      <c r="G16" s="118"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="57"/>
+      <c r="K16" s="14"/>
       <c r="L16" s="13"/>
     </row>
     <row r="17" spans="2:12" ht="15" customHeight="1">
       <c r="B17" s="10">
         <v>4</v>
       </c>
-      <c r="C17" s="134"/>
-[...7 lines deleted...]
-      <c r="K17" s="15"/>
+      <c r="C17" s="114"/>
+      <c r="D17" s="115"/>
+      <c r="E17" s="116"/>
+      <c r="F17" s="116"/>
+      <c r="G17" s="118"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="57"/>
+      <c r="K17" s="14"/>
       <c r="L17" s="13"/>
     </row>
     <row r="18" spans="2:12" ht="15" customHeight="1">
       <c r="B18" s="10">
         <v>5</v>
       </c>
-      <c r="C18" s="134"/>
-[...7 lines deleted...]
-      <c r="K18" s="15"/>
+      <c r="C18" s="114"/>
+      <c r="D18" s="115"/>
+      <c r="E18" s="116"/>
+      <c r="F18" s="116"/>
+      <c r="G18" s="118"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="57"/>
+      <c r="K18" s="14"/>
       <c r="L18" s="13"/>
     </row>
     <row r="19" spans="2:12" ht="15" customHeight="1">
       <c r="B19" s="10">
         <v>6</v>
       </c>
-      <c r="C19" s="134"/>
-[...7 lines deleted...]
-      <c r="K19" s="15"/>
+      <c r="C19" s="114"/>
+      <c r="D19" s="115"/>
+      <c r="E19" s="116"/>
+      <c r="F19" s="116"/>
+      <c r="G19" s="118"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="57"/>
+      <c r="K19" s="14"/>
       <c r="L19" s="13"/>
     </row>
     <row r="20" spans="2:12" ht="15" customHeight="1">
       <c r="B20" s="10">
         <v>7</v>
       </c>
-      <c r="C20" s="134"/>
-[...7 lines deleted...]
-      <c r="K20" s="15"/>
+      <c r="C20" s="114"/>
+      <c r="D20" s="115"/>
+      <c r="E20" s="116"/>
+      <c r="F20" s="116"/>
+      <c r="G20" s="118"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="57"/>
+      <c r="K20" s="14"/>
       <c r="L20" s="13"/>
     </row>
     <row r="21" spans="2:12" ht="15" customHeight="1">
       <c r="B21" s="10">
         <v>8</v>
       </c>
-      <c r="C21" s="134"/>
-[...7 lines deleted...]
-      <c r="K21" s="15"/>
+      <c r="C21" s="114"/>
+      <c r="D21" s="115"/>
+      <c r="E21" s="116"/>
+      <c r="F21" s="116"/>
+      <c r="G21" s="118"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="57"/>
+      <c r="K21" s="14"/>
       <c r="L21" s="13"/>
     </row>
     <row r="22" spans="2:12" ht="15" customHeight="1">
       <c r="B22" s="10">
         <v>9</v>
       </c>
-      <c r="C22" s="134"/>
-[...7 lines deleted...]
-      <c r="K22" s="15"/>
+      <c r="C22" s="114"/>
+      <c r="D22" s="115"/>
+      <c r="E22" s="116"/>
+      <c r="F22" s="116"/>
+      <c r="G22" s="118"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="57"/>
+      <c r="K22" s="14"/>
       <c r="L22" s="13"/>
     </row>
     <row r="23" spans="2:12" ht="15" customHeight="1">
       <c r="B23" s="10">
         <v>10</v>
       </c>
-      <c r="C23" s="134"/>
-[...7 lines deleted...]
-      <c r="K23" s="15"/>
+      <c r="C23" s="114"/>
+      <c r="D23" s="115"/>
+      <c r="E23" s="116"/>
+      <c r="F23" s="116"/>
+      <c r="G23" s="118"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="57"/>
+      <c r="K23" s="14"/>
       <c r="L23" s="13"/>
     </row>
     <row r="24" spans="2:12" ht="15" customHeight="1">
       <c r="B24" s="10">
         <v>11</v>
       </c>
-      <c r="C24" s="134"/>
-[...7 lines deleted...]
-      <c r="K24" s="15"/>
+      <c r="C24" s="114"/>
+      <c r="D24" s="115"/>
+      <c r="E24" s="116"/>
+      <c r="F24" s="116"/>
+      <c r="G24" s="118"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="57"/>
+      <c r="K24" s="14"/>
       <c r="L24" s="13"/>
     </row>
     <row r="25" spans="2:12" ht="15" customHeight="1">
       <c r="B25" s="10">
         <v>12</v>
       </c>
-      <c r="C25" s="134"/>
-[...7 lines deleted...]
-      <c r="K25" s="15"/>
+      <c r="C25" s="114"/>
+      <c r="D25" s="115"/>
+      <c r="E25" s="116"/>
+      <c r="F25" s="116"/>
+      <c r="G25" s="118"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="57"/>
+      <c r="K25" s="14"/>
       <c r="L25" s="13"/>
     </row>
     <row r="26" spans="2:12" ht="15" customHeight="1">
       <c r="B26" s="10">
         <v>13</v>
       </c>
-      <c r="C26" s="134"/>
-[...7 lines deleted...]
-      <c r="K26" s="15"/>
+      <c r="C26" s="114"/>
+      <c r="D26" s="115"/>
+      <c r="E26" s="116"/>
+      <c r="F26" s="116"/>
+      <c r="G26" s="118"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="57"/>
+      <c r="K26" s="14"/>
       <c r="L26" s="13"/>
     </row>
     <row r="27" spans="2:12" ht="15" customHeight="1">
       <c r="B27" s="10">
         <v>14</v>
       </c>
-      <c r="C27" s="134"/>
-[...7 lines deleted...]
-      <c r="K27" s="15"/>
+      <c r="C27" s="114"/>
+      <c r="D27" s="115"/>
+      <c r="E27" s="116"/>
+      <c r="F27" s="116"/>
+      <c r="G27" s="118"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="57"/>
+      <c r="K27" s="14"/>
       <c r="L27" s="13"/>
     </row>
     <row r="28" spans="2:12" ht="15" customHeight="1">
       <c r="B28" s="10">
         <v>15</v>
       </c>
-      <c r="C28" s="134"/>
-[...7 lines deleted...]
-      <c r="K28" s="15"/>
+      <c r="C28" s="114"/>
+      <c r="D28" s="115"/>
+      <c r="E28" s="116"/>
+      <c r="F28" s="116"/>
+      <c r="G28" s="118"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="57"/>
+      <c r="K28" s="14"/>
       <c r="L28" s="13"/>
     </row>
     <row r="29" spans="2:12" ht="15" customHeight="1">
       <c r="B29" s="10">
         <v>16</v>
       </c>
-      <c r="C29" s="134"/>
-[...7 lines deleted...]
-      <c r="K29" s="15"/>
+      <c r="C29" s="114"/>
+      <c r="D29" s="115"/>
+      <c r="E29" s="116"/>
+      <c r="F29" s="116"/>
+      <c r="G29" s="118"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="57"/>
+      <c r="K29" s="14"/>
       <c r="L29" s="13"/>
     </row>
     <row r="30" spans="2:12" ht="15" customHeight="1">
       <c r="B30" s="10">
         <v>17</v>
       </c>
-      <c r="C30" s="134"/>
-[...7 lines deleted...]
-      <c r="K30" s="15"/>
+      <c r="C30" s="114"/>
+      <c r="D30" s="115"/>
+      <c r="E30" s="116"/>
+      <c r="F30" s="116"/>
+      <c r="G30" s="118"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="57"/>
+      <c r="K30" s="14"/>
       <c r="L30" s="13"/>
     </row>
     <row r="31" spans="2:12" ht="15" customHeight="1">
       <c r="B31" s="10">
         <v>18</v>
       </c>
-      <c r="C31" s="134"/>
-[...7 lines deleted...]
-      <c r="K31" s="15"/>
+      <c r="C31" s="114"/>
+      <c r="D31" s="115"/>
+      <c r="E31" s="116"/>
+      <c r="F31" s="116"/>
+      <c r="G31" s="118"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="57"/>
+      <c r="K31" s="14"/>
       <c r="L31" s="13"/>
     </row>
     <row r="32" spans="2:12" ht="15" customHeight="1">
       <c r="B32" s="10">
         <v>19</v>
       </c>
-      <c r="C32" s="134"/>
-[...7 lines deleted...]
-      <c r="K32" s="15"/>
+      <c r="C32" s="114"/>
+      <c r="D32" s="115"/>
+      <c r="E32" s="116"/>
+      <c r="F32" s="116"/>
+      <c r="G32" s="118"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="57"/>
+      <c r="K32" s="14"/>
       <c r="L32" s="13"/>
     </row>
     <row r="33" spans="2:12" ht="15" customHeight="1">
       <c r="B33" s="10">
         <v>20</v>
       </c>
-      <c r="C33" s="134"/>
-[...7 lines deleted...]
-      <c r="K33" s="15"/>
+      <c r="C33" s="114"/>
+      <c r="D33" s="115"/>
+      <c r="E33" s="116"/>
+      <c r="F33" s="116"/>
+      <c r="G33" s="118"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="57"/>
+      <c r="K33" s="14"/>
       <c r="L33" s="13"/>
     </row>
     <row r="34" spans="2:12" ht="15" customHeight="1">
       <c r="B34" s="10">
         <v>21</v>
       </c>
-      <c r="C34" s="134"/>
-[...7 lines deleted...]
-      <c r="K34" s="15"/>
+      <c r="C34" s="114"/>
+      <c r="D34" s="115"/>
+      <c r="E34" s="116"/>
+      <c r="F34" s="116"/>
+      <c r="G34" s="118"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="57"/>
+      <c r="K34" s="14"/>
       <c r="L34" s="13"/>
     </row>
     <row r="35" spans="2:12" ht="15" customHeight="1">
       <c r="B35" s="10">
         <v>22</v>
       </c>
-      <c r="C35" s="134"/>
-[...7 lines deleted...]
-      <c r="K35" s="15"/>
+      <c r="C35" s="114"/>
+      <c r="D35" s="115"/>
+      <c r="E35" s="116"/>
+      <c r="F35" s="116"/>
+      <c r="G35" s="118"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="57"/>
+      <c r="K35" s="14"/>
       <c r="L35" s="13"/>
     </row>
     <row r="36" spans="2:12" ht="15" customHeight="1">
       <c r="B36" s="10">
         <v>23</v>
       </c>
-      <c r="C36" s="134"/>
-[...7 lines deleted...]
-      <c r="K36" s="15"/>
+      <c r="C36" s="114"/>
+      <c r="D36" s="115"/>
+      <c r="E36" s="116"/>
+      <c r="F36" s="116"/>
+      <c r="G36" s="118"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="57"/>
+      <c r="K36" s="14"/>
       <c r="L36" s="13"/>
     </row>
     <row r="37" spans="2:12" ht="15" customHeight="1">
       <c r="B37" s="10">
         <v>24</v>
       </c>
-      <c r="C37" s="134"/>
-[...7 lines deleted...]
-      <c r="K37" s="15"/>
+      <c r="C37" s="114"/>
+      <c r="D37" s="115"/>
+      <c r="E37" s="116"/>
+      <c r="F37" s="116"/>
+      <c r="G37" s="118"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="57"/>
+      <c r="K37" s="14"/>
       <c r="L37" s="13"/>
     </row>
     <row r="38" spans="2:12" ht="15" customHeight="1">
       <c r="B38" s="10">
         <v>25</v>
       </c>
-      <c r="C38" s="134"/>
-[...7 lines deleted...]
-      <c r="K38" s="15"/>
+      <c r="C38" s="114"/>
+      <c r="D38" s="115"/>
+      <c r="E38" s="116"/>
+      <c r="F38" s="116"/>
+      <c r="G38" s="118"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="57"/>
+      <c r="K38" s="14"/>
       <c r="L38" s="13"/>
     </row>
     <row r="39" spans="2:12" ht="15" customHeight="1">
       <c r="B39" s="10">
         <v>26</v>
       </c>
-      <c r="C39" s="134"/>
-[...7 lines deleted...]
-      <c r="K39" s="15"/>
+      <c r="C39" s="114"/>
+      <c r="D39" s="115"/>
+      <c r="E39" s="116"/>
+      <c r="F39" s="116"/>
+      <c r="G39" s="118"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="57"/>
+      <c r="K39" s="14"/>
       <c r="L39" s="13"/>
     </row>
     <row r="40" spans="2:12" ht="15" customHeight="1">
       <c r="B40" s="10">
         <v>27</v>
       </c>
-      <c r="C40" s="134"/>
-[...7 lines deleted...]
-      <c r="K40" s="15"/>
+      <c r="C40" s="114"/>
+      <c r="D40" s="115"/>
+      <c r="E40" s="116"/>
+      <c r="F40" s="116"/>
+      <c r="G40" s="118"/>
+      <c r="H40" s="14"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="57"/>
+      <c r="K40" s="14"/>
       <c r="L40" s="13"/>
     </row>
     <row r="41" spans="2:12" ht="15" customHeight="1">
       <c r="B41" s="10">
         <v>28</v>
       </c>
-      <c r="C41" s="134"/>
-[...7 lines deleted...]
-      <c r="K41" s="15"/>
+      <c r="C41" s="114"/>
+      <c r="D41" s="115"/>
+      <c r="E41" s="116"/>
+      <c r="F41" s="116"/>
+      <c r="G41" s="118"/>
+      <c r="H41" s="14"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="57"/>
+      <c r="K41" s="14"/>
       <c r="L41" s="13"/>
     </row>
     <row r="42" spans="2:12" ht="15" customHeight="1">
       <c r="B42" s="10">
         <v>29</v>
       </c>
-      <c r="C42" s="134"/>
-[...7 lines deleted...]
-      <c r="K42" s="15"/>
+      <c r="C42" s="114"/>
+      <c r="D42" s="115"/>
+      <c r="E42" s="116"/>
+      <c r="F42" s="116"/>
+      <c r="G42" s="118"/>
+      <c r="H42" s="14"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="57"/>
+      <c r="K42" s="14"/>
       <c r="L42" s="13"/>
     </row>
     <row r="43" spans="2:12" ht="15" customHeight="1">
       <c r="B43" s="10">
         <v>30</v>
       </c>
-      <c r="C43" s="134"/>
-[...7 lines deleted...]
-      <c r="K43" s="15"/>
+      <c r="C43" s="114"/>
+      <c r="D43" s="115"/>
+      <c r="E43" s="116"/>
+      <c r="F43" s="116"/>
+      <c r="G43" s="118"/>
+      <c r="H43" s="14"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="57"/>
+      <c r="K43" s="14"/>
       <c r="L43" s="13"/>
     </row>
     <row r="44" spans="2:12" ht="15" customHeight="1">
       <c r="B44" s="10">
         <v>31</v>
       </c>
-      <c r="C44" s="134"/>
-[...7 lines deleted...]
-      <c r="K44" s="15"/>
+      <c r="C44" s="114"/>
+      <c r="D44" s="115"/>
+      <c r="E44" s="116"/>
+      <c r="F44" s="116"/>
+      <c r="G44" s="118"/>
+      <c r="H44" s="14"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="57"/>
+      <c r="K44" s="14"/>
       <c r="L44" s="13"/>
     </row>
     <row r="45" spans="2:12" ht="15" customHeight="1">
       <c r="B45" s="10">
         <v>32</v>
       </c>
-      <c r="C45" s="134"/>
-[...7 lines deleted...]
-      <c r="K45" s="15"/>
+      <c r="C45" s="114"/>
+      <c r="D45" s="115"/>
+      <c r="E45" s="116"/>
+      <c r="F45" s="116"/>
+      <c r="G45" s="118"/>
+      <c r="H45" s="14"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="57"/>
+      <c r="K45" s="14"/>
       <c r="L45" s="13"/>
     </row>
     <row r="46" spans="2:12" ht="15" customHeight="1">
       <c r="B46" s="10">
         <v>33</v>
       </c>
-      <c r="C46" s="134"/>
-[...7 lines deleted...]
-      <c r="K46" s="15"/>
+      <c r="C46" s="114"/>
+      <c r="D46" s="115"/>
+      <c r="E46" s="116"/>
+      <c r="F46" s="116"/>
+      <c r="G46" s="118"/>
+      <c r="H46" s="14"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="57"/>
+      <c r="K46" s="14"/>
       <c r="L46" s="13"/>
     </row>
     <row r="47" spans="2:12" ht="15" customHeight="1">
       <c r="B47" s="10">
         <v>34</v>
       </c>
-      <c r="C47" s="134"/>
-[...7 lines deleted...]
-      <c r="K47" s="15"/>
+      <c r="C47" s="114"/>
+      <c r="D47" s="115"/>
+      <c r="E47" s="116"/>
+      <c r="F47" s="116"/>
+      <c r="G47" s="118"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="57"/>
+      <c r="K47" s="14"/>
       <c r="L47" s="13"/>
     </row>
     <row r="48" spans="2:12" ht="15" customHeight="1">
       <c r="B48" s="10">
         <v>35</v>
       </c>
-      <c r="C48" s="134"/>
-[...7 lines deleted...]
-      <c r="K48" s="15"/>
+      <c r="C48" s="114"/>
+      <c r="D48" s="115"/>
+      <c r="E48" s="116"/>
+      <c r="F48" s="116"/>
+      <c r="G48" s="118"/>
+      <c r="H48" s="14"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="57"/>
+      <c r="K48" s="14"/>
       <c r="L48" s="13"/>
     </row>
     <row r="49" spans="2:12" ht="15" customHeight="1">
       <c r="B49" s="10">
         <v>36</v>
       </c>
-      <c r="C49" s="134"/>
-[...7 lines deleted...]
-      <c r="K49" s="15"/>
+      <c r="C49" s="114"/>
+      <c r="D49" s="115"/>
+      <c r="E49" s="116"/>
+      <c r="F49" s="116"/>
+      <c r="G49" s="118"/>
+      <c r="H49" s="14"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="57"/>
+      <c r="K49" s="14"/>
       <c r="L49" s="13"/>
     </row>
     <row r="50" spans="2:12" ht="15" customHeight="1">
       <c r="B50" s="10">
         <v>37</v>
       </c>
-      <c r="C50" s="134"/>
-[...7 lines deleted...]
-      <c r="K50" s="15"/>
+      <c r="C50" s="114"/>
+      <c r="D50" s="115"/>
+      <c r="E50" s="116"/>
+      <c r="F50" s="116"/>
+      <c r="G50" s="118"/>
+      <c r="H50" s="14"/>
+      <c r="I50" s="14"/>
+      <c r="J50" s="57"/>
+      <c r="K50" s="14"/>
       <c r="L50" s="13"/>
     </row>
     <row r="51" spans="2:12" ht="15" customHeight="1">
       <c r="B51" s="10">
         <v>38</v>
       </c>
-      <c r="C51" s="134"/>
-[...7 lines deleted...]
-      <c r="K51" s="15"/>
+      <c r="C51" s="114"/>
+      <c r="D51" s="115"/>
+      <c r="E51" s="116"/>
+      <c r="F51" s="116"/>
+      <c r="G51" s="118"/>
+      <c r="H51" s="14"/>
+      <c r="I51" s="14"/>
+      <c r="J51" s="57"/>
+      <c r="K51" s="14"/>
       <c r="L51" s="13"/>
     </row>
     <row r="52" spans="2:12" ht="15" customHeight="1">
       <c r="B52" s="10">
         <v>39</v>
       </c>
-      <c r="C52" s="134"/>
-[...7 lines deleted...]
-      <c r="K52" s="15"/>
+      <c r="C52" s="114"/>
+      <c r="D52" s="115"/>
+      <c r="E52" s="116"/>
+      <c r="F52" s="116"/>
+      <c r="G52" s="118"/>
+      <c r="H52" s="14"/>
+      <c r="I52" s="14"/>
+      <c r="J52" s="57"/>
+      <c r="K52" s="14"/>
       <c r="L52" s="13"/>
     </row>
     <row r="53" spans="2:12" ht="15" customHeight="1">
       <c r="B53" s="10">
         <v>40</v>
       </c>
-      <c r="C53" s="134"/>
-[...7 lines deleted...]
-      <c r="K53" s="15"/>
+      <c r="C53" s="114"/>
+      <c r="D53" s="115"/>
+      <c r="E53" s="116"/>
+      <c r="F53" s="116"/>
+      <c r="G53" s="118"/>
+      <c r="H53" s="14"/>
+      <c r="I53" s="14"/>
+      <c r="J53" s="57"/>
+      <c r="K53" s="14"/>
       <c r="L53" s="13"/>
     </row>
     <row r="54" spans="2:12" ht="15" customHeight="1">
       <c r="B54" s="10">
         <v>41</v>
       </c>
-      <c r="C54" s="134"/>
-[...7 lines deleted...]
-      <c r="K54" s="15"/>
+      <c r="C54" s="114"/>
+      <c r="D54" s="115"/>
+      <c r="E54" s="116"/>
+      <c r="F54" s="116"/>
+      <c r="G54" s="118"/>
+      <c r="H54" s="14"/>
+      <c r="I54" s="14"/>
+      <c r="J54" s="57"/>
+      <c r="K54" s="14"/>
       <c r="L54" s="13"/>
     </row>
     <row r="55" spans="2:12" ht="15" customHeight="1">
       <c r="B55" s="10">
         <v>42</v>
       </c>
-      <c r="C55" s="134"/>
-[...7 lines deleted...]
-      <c r="K55" s="15"/>
+      <c r="C55" s="114"/>
+      <c r="D55" s="115"/>
+      <c r="E55" s="116"/>
+      <c r="F55" s="116"/>
+      <c r="G55" s="118"/>
+      <c r="H55" s="14"/>
+      <c r="I55" s="14"/>
+      <c r="J55" s="57"/>
+      <c r="K55" s="14"/>
       <c r="L55" s="13"/>
     </row>
     <row r="56" spans="2:12" ht="15" customHeight="1">
       <c r="B56" s="10">
         <v>43</v>
       </c>
-      <c r="C56" s="134"/>
-[...7 lines deleted...]
-      <c r="K56" s="15"/>
+      <c r="C56" s="114"/>
+      <c r="D56" s="115"/>
+      <c r="E56" s="116"/>
+      <c r="F56" s="116"/>
+      <c r="G56" s="118"/>
+      <c r="H56" s="14"/>
+      <c r="I56" s="14"/>
+      <c r="J56" s="57"/>
+      <c r="K56" s="14"/>
       <c r="L56" s="13"/>
     </row>
     <row r="57" spans="2:12" ht="15" customHeight="1">
       <c r="B57" s="10">
         <v>44</v>
       </c>
-      <c r="C57" s="134"/>
-[...7 lines deleted...]
-      <c r="K57" s="15"/>
+      <c r="C57" s="114"/>
+      <c r="D57" s="115"/>
+      <c r="E57" s="116"/>
+      <c r="F57" s="116"/>
+      <c r="G57" s="118"/>
+      <c r="H57" s="14"/>
+      <c r="I57" s="14"/>
+      <c r="J57" s="57"/>
+      <c r="K57" s="14"/>
       <c r="L57" s="13"/>
     </row>
     <row r="58" spans="2:12" ht="15" customHeight="1">
       <c r="B58" s="10">
         <v>45</v>
       </c>
-      <c r="C58" s="134"/>
-[...7 lines deleted...]
-      <c r="K58" s="15"/>
+      <c r="C58" s="114"/>
+      <c r="D58" s="115"/>
+      <c r="E58" s="116"/>
+      <c r="F58" s="116"/>
+      <c r="G58" s="118"/>
+      <c r="H58" s="14"/>
+      <c r="I58" s="14"/>
+      <c r="J58" s="57"/>
+      <c r="K58" s="14"/>
       <c r="L58" s="13"/>
     </row>
     <row r="59" spans="2:12" ht="15" customHeight="1">
       <c r="B59" s="10">
         <v>46</v>
       </c>
-      <c r="C59" s="134"/>
-[...7 lines deleted...]
-      <c r="K59" s="15"/>
+      <c r="C59" s="114"/>
+      <c r="D59" s="115"/>
+      <c r="E59" s="116"/>
+      <c r="F59" s="116"/>
+      <c r="G59" s="118"/>
+      <c r="H59" s="14"/>
+      <c r="I59" s="14"/>
+      <c r="J59" s="57"/>
+      <c r="K59" s="14"/>
       <c r="L59" s="13"/>
     </row>
     <row r="60" spans="2:12" ht="15" customHeight="1">
       <c r="B60" s="10">
         <v>47</v>
       </c>
-      <c r="C60" s="134"/>
-[...7 lines deleted...]
-      <c r="K60" s="15"/>
+      <c r="C60" s="114"/>
+      <c r="D60" s="115"/>
+      <c r="E60" s="116"/>
+      <c r="F60" s="116"/>
+      <c r="G60" s="118"/>
+      <c r="H60" s="14"/>
+      <c r="I60" s="14"/>
+      <c r="J60" s="57"/>
+      <c r="K60" s="14"/>
       <c r="L60" s="13"/>
     </row>
     <row r="61" spans="2:12" ht="15" customHeight="1">
       <c r="B61" s="10">
         <v>48</v>
       </c>
-      <c r="C61" s="134"/>
-[...7 lines deleted...]
-      <c r="K61" s="15"/>
+      <c r="C61" s="114"/>
+      <c r="D61" s="115"/>
+      <c r="E61" s="116"/>
+      <c r="F61" s="116"/>
+      <c r="G61" s="118"/>
+      <c r="H61" s="14"/>
+      <c r="I61" s="14"/>
+      <c r="J61" s="57"/>
+      <c r="K61" s="14"/>
       <c r="L61" s="13"/>
     </row>
     <row r="62" spans="2:12" ht="15" customHeight="1">
       <c r="B62" s="10">
         <v>49</v>
       </c>
       <c r="C62" s="11"/>
       <c r="D62" s="12"/>
       <c r="E62" s="13"/>
       <c r="F62" s="13"/>
-      <c r="G62" s="59"/>
-      <c r="H62" s="15">
+      <c r="G62" s="56"/>
+      <c r="H62" s="14">
         <f t="shared" ref="H62:H84" si="0">PPM_Negeri</f>
         <v>0</v>
       </c>
-      <c r="I62" s="15">
+      <c r="I62" s="14">
         <f t="shared" ref="I62:I84" si="1">PPM_Daerah</f>
         <v>0</v>
       </c>
-      <c r="J62" s="61">
+      <c r="J62" s="57">
         <f t="shared" ref="J62:J84" si="2">No_Kump</f>
         <v>0</v>
       </c>
-      <c r="K62" s="15">
+      <c r="K62" s="14">
         <f t="shared" ref="K62:K84" si="3">Nama_Sek</f>
         <v>0</v>
       </c>
       <c r="L62" s="13"/>
     </row>
     <row r="63" spans="2:12" ht="15" customHeight="1">
       <c r="B63" s="10">
         <v>50</v>
       </c>
       <c r="C63" s="11"/>
       <c r="D63" s="12"/>
       <c r="E63" s="13"/>
       <c r="F63" s="13"/>
-      <c r="G63" s="59"/>
-      <c r="H63" s="15">
+      <c r="G63" s="56"/>
+      <c r="H63" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I63" s="15">
+      <c r="I63" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J63" s="61">
+      <c r="J63" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K63" s="15">
+      <c r="K63" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L63" s="13"/>
     </row>
     <row r="64" spans="2:12" ht="15" customHeight="1">
       <c r="B64" s="10">
         <v>51</v>
       </c>
       <c r="C64" s="11"/>
       <c r="D64" s="12"/>
       <c r="E64" s="13"/>
       <c r="F64" s="13"/>
-      <c r="G64" s="59"/>
-      <c r="H64" s="15">
+      <c r="G64" s="56"/>
+      <c r="H64" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I64" s="15">
+      <c r="I64" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J64" s="61">
+      <c r="J64" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K64" s="15">
+      <c r="K64" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L64" s="13"/>
     </row>
     <row r="65" spans="2:12" ht="15" customHeight="1">
       <c r="B65" s="10">
         <v>52</v>
       </c>
       <c r="C65" s="11"/>
       <c r="D65" s="12"/>
       <c r="E65" s="13"/>
       <c r="F65" s="13"/>
-      <c r="G65" s="59"/>
-      <c r="H65" s="15">
+      <c r="G65" s="56"/>
+      <c r="H65" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I65" s="15">
+      <c r="I65" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J65" s="61">
+      <c r="J65" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K65" s="15">
+      <c r="K65" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L65" s="13"/>
     </row>
     <row r="66" spans="2:12" ht="15" customHeight="1">
       <c r="B66" s="10">
         <v>53</v>
       </c>
       <c r="C66" s="11"/>
       <c r="D66" s="12"/>
       <c r="E66" s="13"/>
       <c r="F66" s="13"/>
-      <c r="G66" s="59"/>
-      <c r="H66" s="15">
+      <c r="G66" s="56"/>
+      <c r="H66" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I66" s="15">
+      <c r="I66" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J66" s="61">
+      <c r="J66" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K66" s="15">
+      <c r="K66" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L66" s="13"/>
     </row>
     <row r="67" spans="2:12" ht="15" customHeight="1">
       <c r="B67" s="10">
         <v>54</v>
       </c>
       <c r="C67" s="11"/>
       <c r="D67" s="12"/>
       <c r="E67" s="13"/>
       <c r="F67" s="13"/>
-      <c r="G67" s="59"/>
-      <c r="H67" s="15">
+      <c r="G67" s="56"/>
+      <c r="H67" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I67" s="15">
+      <c r="I67" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J67" s="61">
+      <c r="J67" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K67" s="15">
+      <c r="K67" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L67" s="13"/>
     </row>
     <row r="68" spans="2:12" ht="15" customHeight="1">
       <c r="B68" s="10">
         <v>55</v>
       </c>
       <c r="C68" s="11"/>
       <c r="D68" s="12"/>
       <c r="E68" s="13"/>
       <c r="F68" s="13"/>
-      <c r="G68" s="59"/>
-      <c r="H68" s="15">
+      <c r="G68" s="56"/>
+      <c r="H68" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I68" s="15">
+      <c r="I68" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J68" s="61">
+      <c r="J68" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K68" s="15">
+      <c r="K68" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L68" s="13"/>
     </row>
     <row r="69" spans="2:12" ht="15" customHeight="1">
       <c r="B69" s="10">
         <v>56</v>
       </c>
       <c r="C69" s="11"/>
       <c r="D69" s="12"/>
       <c r="E69" s="13"/>
       <c r="F69" s="13"/>
-      <c r="G69" s="59"/>
-      <c r="H69" s="15">
+      <c r="G69" s="56"/>
+      <c r="H69" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I69" s="15">
+      <c r="I69" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J69" s="61">
+      <c r="J69" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K69" s="15">
+      <c r="K69" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L69" s="13"/>
     </row>
     <row r="70" spans="2:12" ht="15" customHeight="1">
       <c r="B70" s="10">
         <v>57</v>
       </c>
       <c r="C70" s="11"/>
       <c r="D70" s="12"/>
       <c r="E70" s="13"/>
       <c r="F70" s="13"/>
-      <c r="G70" s="59"/>
-      <c r="H70" s="15">
+      <c r="G70" s="56"/>
+      <c r="H70" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I70" s="15">
+      <c r="I70" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J70" s="61">
+      <c r="J70" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K70" s="15">
+      <c r="K70" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L70" s="13"/>
     </row>
     <row r="71" spans="2:12" ht="15" customHeight="1">
       <c r="B71" s="10">
         <v>58</v>
       </c>
       <c r="C71" s="11"/>
       <c r="D71" s="12"/>
       <c r="E71" s="13"/>
       <c r="F71" s="13"/>
-      <c r="G71" s="59"/>
-      <c r="H71" s="15">
+      <c r="G71" s="56"/>
+      <c r="H71" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I71" s="15">
+      <c r="I71" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J71" s="61">
+      <c r="J71" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K71" s="15">
+      <c r="K71" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L71" s="13"/>
     </row>
     <row r="72" spans="2:12" ht="15" customHeight="1">
       <c r="B72" s="10">
         <v>59</v>
       </c>
       <c r="C72" s="11"/>
       <c r="D72" s="12"/>
       <c r="E72" s="13"/>
       <c r="F72" s="13"/>
-      <c r="G72" s="59"/>
-      <c r="H72" s="15">
+      <c r="G72" s="56"/>
+      <c r="H72" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I72" s="15">
+      <c r="I72" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J72" s="61">
+      <c r="J72" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K72" s="15">
+      <c r="K72" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L72" s="13"/>
     </row>
     <row r="73" spans="2:12" ht="15" customHeight="1">
       <c r="B73" s="10">
         <v>60</v>
       </c>
       <c r="C73" s="11"/>
       <c r="D73" s="12"/>
       <c r="E73" s="13"/>
       <c r="F73" s="13"/>
-      <c r="G73" s="59"/>
-      <c r="H73" s="15">
+      <c r="G73" s="56"/>
+      <c r="H73" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I73" s="15">
+      <c r="I73" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J73" s="61">
+      <c r="J73" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K73" s="15">
+      <c r="K73" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L73" s="13"/>
     </row>
     <row r="74" spans="2:12" ht="15" customHeight="1">
       <c r="B74" s="10">
         <v>61</v>
       </c>
       <c r="C74" s="11"/>
       <c r="D74" s="12"/>
       <c r="E74" s="13"/>
       <c r="F74" s="13"/>
-      <c r="G74" s="59"/>
-      <c r="H74" s="15">
+      <c r="G74" s="56"/>
+      <c r="H74" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I74" s="15">
+      <c r="I74" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J74" s="61">
+      <c r="J74" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K74" s="15">
+      <c r="K74" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L74" s="13"/>
     </row>
     <row r="75" spans="2:12" ht="15" customHeight="1">
       <c r="B75" s="10">
         <v>62</v>
       </c>
       <c r="C75" s="11"/>
       <c r="D75" s="12"/>
       <c r="E75" s="13"/>
       <c r="F75" s="13"/>
-      <c r="G75" s="59"/>
-      <c r="H75" s="15">
+      <c r="G75" s="56"/>
+      <c r="H75" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I75" s="15">
+      <c r="I75" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J75" s="61">
+      <c r="J75" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K75" s="15">
+      <c r="K75" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L75" s="13"/>
     </row>
     <row r="76" spans="2:12" ht="15" customHeight="1">
       <c r="B76" s="10">
         <v>63</v>
       </c>
       <c r="C76" s="11"/>
       <c r="D76" s="12"/>
       <c r="E76" s="13"/>
       <c r="F76" s="13"/>
-      <c r="G76" s="59"/>
-      <c r="H76" s="15">
+      <c r="G76" s="56"/>
+      <c r="H76" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I76" s="15">
+      <c r="I76" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J76" s="61">
+      <c r="J76" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K76" s="15">
+      <c r="K76" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L76" s="13"/>
     </row>
     <row r="77" spans="2:12" ht="15" customHeight="1">
       <c r="B77" s="10">
         <v>64</v>
       </c>
       <c r="C77" s="11"/>
       <c r="D77" s="12"/>
       <c r="E77" s="13"/>
       <c r="F77" s="13"/>
-      <c r="G77" s="59"/>
-      <c r="H77" s="15">
+      <c r="G77" s="56"/>
+      <c r="H77" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I77" s="15">
+      <c r="I77" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J77" s="61">
+      <c r="J77" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K77" s="15">
+      <c r="K77" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L77" s="13"/>
     </row>
     <row r="78" spans="2:12" ht="15" customHeight="1">
       <c r="B78" s="10">
         <v>65</v>
       </c>
       <c r="C78" s="11"/>
       <c r="D78" s="12"/>
       <c r="E78" s="13"/>
       <c r="F78" s="13"/>
-      <c r="G78" s="59"/>
-      <c r="H78" s="15">
+      <c r="G78" s="56"/>
+      <c r="H78" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I78" s="15">
+      <c r="I78" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J78" s="61">
+      <c r="J78" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K78" s="15">
+      <c r="K78" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L78" s="13"/>
     </row>
     <row r="79" spans="2:12" ht="15" customHeight="1">
       <c r="B79" s="10">
         <v>66</v>
       </c>
       <c r="C79" s="11"/>
       <c r="D79" s="12"/>
       <c r="E79" s="13"/>
       <c r="F79" s="13"/>
-      <c r="G79" s="59"/>
-      <c r="H79" s="15">
+      <c r="G79" s="56"/>
+      <c r="H79" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I79" s="15">
+      <c r="I79" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J79" s="61">
+      <c r="J79" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K79" s="15">
+      <c r="K79" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L79" s="13"/>
     </row>
     <row r="80" spans="2:12" ht="15" customHeight="1">
       <c r="B80" s="10">
         <v>67</v>
       </c>
       <c r="C80" s="11"/>
       <c r="D80" s="12"/>
       <c r="E80" s="13"/>
       <c r="F80" s="13"/>
-      <c r="G80" s="59"/>
-      <c r="H80" s="15">
+      <c r="G80" s="56"/>
+      <c r="H80" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I80" s="15">
+      <c r="I80" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J80" s="61">
+      <c r="J80" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K80" s="15">
+      <c r="K80" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L80" s="13"/>
     </row>
     <row r="81" spans="2:12" ht="15" customHeight="1">
       <c r="B81" s="10">
         <v>68</v>
       </c>
       <c r="C81" s="11"/>
       <c r="D81" s="12"/>
       <c r="E81" s="13"/>
       <c r="F81" s="13"/>
-      <c r="G81" s="59"/>
-      <c r="H81" s="15">
+      <c r="G81" s="56"/>
+      <c r="H81" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I81" s="15">
+      <c r="I81" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J81" s="61">
+      <c r="J81" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K81" s="15">
+      <c r="K81" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L81" s="13"/>
     </row>
     <row r="82" spans="2:12" ht="15" customHeight="1">
       <c r="B82" s="10">
         <v>69</v>
       </c>
       <c r="C82" s="11"/>
       <c r="D82" s="12"/>
       <c r="E82" s="13"/>
       <c r="F82" s="13"/>
-      <c r="G82" s="59"/>
-      <c r="H82" s="15">
+      <c r="G82" s="56"/>
+      <c r="H82" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I82" s="15">
+      <c r="I82" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J82" s="61">
+      <c r="J82" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K82" s="15">
+      <c r="K82" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L82" s="13"/>
     </row>
     <row r="83" spans="2:12" ht="15" customHeight="1">
       <c r="B83" s="10">
         <v>70</v>
       </c>
       <c r="C83" s="11"/>
       <c r="D83" s="12"/>
       <c r="E83" s="13"/>
       <c r="F83" s="13"/>
-      <c r="G83" s="59"/>
-      <c r="H83" s="15">
+      <c r="G83" s="56"/>
+      <c r="H83" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I83" s="15">
+      <c r="I83" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J83" s="61">
+      <c r="J83" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K83" s="15">
+      <c r="K83" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L83" s="13"/>
     </row>
     <row r="84" spans="2:12" ht="15" customHeight="1">
       <c r="B84" s="10">
         <v>71</v>
       </c>
       <c r="C84" s="11"/>
       <c r="D84" s="12"/>
       <c r="E84" s="13"/>
       <c r="F84" s="13"/>
-      <c r="G84" s="59"/>
-      <c r="H84" s="15">
+      <c r="G84" s="56"/>
+      <c r="H84" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I84" s="15">
+      <c r="I84" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J84" s="61">
+      <c r="J84" s="57">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K84" s="15">
+      <c r="K84" s="14">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="L84" s="13"/>
     </row>
     <row r="85" spans="2:12" ht="15" customHeight="1">
       <c r="B85" s="10">
         <v>72</v>
       </c>
       <c r="C85" s="11"/>
       <c r="D85" s="12"/>
       <c r="E85" s="13"/>
       <c r="F85" s="13"/>
-      <c r="G85" s="59"/>
-      <c r="H85" s="15">
+      <c r="G85" s="56"/>
+      <c r="H85" s="14">
         <f t="shared" ref="H85:H148" si="4">PPM_Negeri</f>
         <v>0</v>
       </c>
-      <c r="I85" s="15">
+      <c r="I85" s="14">
         <f t="shared" ref="I85:I148" si="5">PPM_Daerah</f>
         <v>0</v>
       </c>
-      <c r="J85" s="61">
+      <c r="J85" s="57">
         <f t="shared" ref="J85:J148" si="6">No_Kump</f>
         <v>0</v>
       </c>
-      <c r="K85" s="15">
+      <c r="K85" s="14">
         <f t="shared" ref="K85:K148" si="7">Nama_Sek</f>
         <v>0</v>
       </c>
       <c r="L85" s="13"/>
     </row>
     <row r="86" spans="2:12" ht="15" customHeight="1">
       <c r="B86" s="10">
         <v>73</v>
       </c>
       <c r="C86" s="11"/>
       <c r="D86" s="12"/>
       <c r="E86" s="13"/>
       <c r="F86" s="13"/>
-      <c r="G86" s="59"/>
-      <c r="H86" s="15">
+      <c r="G86" s="56"/>
+      <c r="H86" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I86" s="15">
+      <c r="I86" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J86" s="61">
+      <c r="J86" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K86" s="15">
+      <c r="K86" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L86" s="13"/>
     </row>
     <row r="87" spans="2:12" ht="15" customHeight="1">
       <c r="B87" s="10">
         <v>74</v>
       </c>
       <c r="C87" s="11"/>
       <c r="D87" s="12"/>
       <c r="E87" s="13"/>
       <c r="F87" s="13"/>
-      <c r="G87" s="59"/>
-      <c r="H87" s="15">
+      <c r="G87" s="56"/>
+      <c r="H87" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I87" s="15">
+      <c r="I87" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J87" s="61">
+      <c r="J87" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K87" s="15">
+      <c r="K87" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L87" s="13"/>
     </row>
     <row r="88" spans="2:12" ht="15" customHeight="1">
       <c r="B88" s="10">
         <v>75</v>
       </c>
       <c r="C88" s="11"/>
       <c r="D88" s="12"/>
       <c r="E88" s="13"/>
       <c r="F88" s="13"/>
-      <c r="G88" s="59"/>
-      <c r="H88" s="15">
+      <c r="G88" s="56"/>
+      <c r="H88" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I88" s="15">
+      <c r="I88" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J88" s="61">
+      <c r="J88" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K88" s="15">
+      <c r="K88" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L88" s="13"/>
     </row>
     <row r="89" spans="2:12" ht="15" customHeight="1">
       <c r="B89" s="10">
         <v>76</v>
       </c>
       <c r="C89" s="11"/>
       <c r="D89" s="12"/>
       <c r="E89" s="13"/>
       <c r="F89" s="13"/>
-      <c r="G89" s="59"/>
-      <c r="H89" s="15">
+      <c r="G89" s="56"/>
+      <c r="H89" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I89" s="15">
+      <c r="I89" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J89" s="61">
+      <c r="J89" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K89" s="15">
+      <c r="K89" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L89" s="13"/>
     </row>
     <row r="90" spans="2:12" ht="15" customHeight="1">
       <c r="B90" s="10">
         <v>77</v>
       </c>
       <c r="C90" s="11"/>
       <c r="D90" s="12"/>
       <c r="E90" s="13"/>
       <c r="F90" s="13"/>
-      <c r="G90" s="59"/>
-      <c r="H90" s="15">
+      <c r="G90" s="56"/>
+      <c r="H90" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I90" s="15">
+      <c r="I90" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J90" s="61">
+      <c r="J90" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K90" s="15">
+      <c r="K90" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L90" s="13"/>
     </row>
     <row r="91" spans="2:12" ht="15" customHeight="1">
       <c r="B91" s="10">
         <v>78</v>
       </c>
       <c r="C91" s="11"/>
       <c r="D91" s="12"/>
       <c r="E91" s="13"/>
       <c r="F91" s="13"/>
-      <c r="G91" s="59"/>
-      <c r="H91" s="15">
+      <c r="G91" s="56"/>
+      <c r="H91" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I91" s="15">
+      <c r="I91" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J91" s="61">
+      <c r="J91" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K91" s="15">
+      <c r="K91" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L91" s="13"/>
     </row>
     <row r="92" spans="2:12" ht="15" customHeight="1">
       <c r="B92" s="10">
         <v>79</v>
       </c>
       <c r="C92" s="11"/>
       <c r="D92" s="12"/>
       <c r="E92" s="13"/>
       <c r="F92" s="13"/>
-      <c r="G92" s="59"/>
-      <c r="H92" s="15">
+      <c r="G92" s="56"/>
+      <c r="H92" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I92" s="15">
+      <c r="I92" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J92" s="61">
+      <c r="J92" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K92" s="15">
+      <c r="K92" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L92" s="13"/>
     </row>
     <row r="93" spans="2:12" ht="15" customHeight="1">
       <c r="B93" s="10">
         <v>80</v>
       </c>
       <c r="C93" s="11"/>
       <c r="D93" s="12"/>
       <c r="E93" s="13"/>
       <c r="F93" s="13"/>
-      <c r="G93" s="59"/>
-      <c r="H93" s="15">
+      <c r="G93" s="56"/>
+      <c r="H93" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I93" s="15">
+      <c r="I93" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J93" s="61">
+      <c r="J93" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K93" s="15">
+      <c r="K93" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L93" s="13"/>
     </row>
     <row r="94" spans="2:12" ht="15" customHeight="1">
       <c r="B94" s="10">
         <v>81</v>
       </c>
       <c r="C94" s="11"/>
       <c r="D94" s="12"/>
       <c r="E94" s="13"/>
       <c r="F94" s="13"/>
-      <c r="G94" s="59"/>
-      <c r="H94" s="15">
+      <c r="G94" s="56"/>
+      <c r="H94" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I94" s="15">
+      <c r="I94" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J94" s="61">
+      <c r="J94" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K94" s="15">
+      <c r="K94" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L94" s="13"/>
     </row>
     <row r="95" spans="2:12" ht="15" customHeight="1">
       <c r="B95" s="10">
         <v>82</v>
       </c>
       <c r="C95" s="11"/>
       <c r="D95" s="12"/>
       <c r="E95" s="13"/>
       <c r="F95" s="13"/>
-      <c r="G95" s="59"/>
-      <c r="H95" s="15">
+      <c r="G95" s="56"/>
+      <c r="H95" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I95" s="15">
+      <c r="I95" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J95" s="61">
+      <c r="J95" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K95" s="15">
+      <c r="K95" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L95" s="13"/>
     </row>
     <row r="96" spans="2:12" ht="15" customHeight="1">
       <c r="B96" s="10">
         <v>83</v>
       </c>
       <c r="C96" s="11"/>
       <c r="D96" s="12"/>
       <c r="E96" s="13"/>
       <c r="F96" s="13"/>
-      <c r="G96" s="59"/>
-      <c r="H96" s="15">
+      <c r="G96" s="56"/>
+      <c r="H96" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I96" s="15">
+      <c r="I96" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J96" s="61">
+      <c r="J96" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K96" s="15">
+      <c r="K96" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L96" s="13"/>
     </row>
     <row r="97" spans="2:12" ht="15" customHeight="1">
       <c r="B97" s="10">
         <v>84</v>
       </c>
       <c r="C97" s="11"/>
       <c r="D97" s="12"/>
       <c r="E97" s="13"/>
       <c r="F97" s="13"/>
-      <c r="G97" s="59"/>
-      <c r="H97" s="15">
+      <c r="G97" s="56"/>
+      <c r="H97" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I97" s="15">
+      <c r="I97" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J97" s="61">
+      <c r="J97" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K97" s="15">
+      <c r="K97" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L97" s="13"/>
     </row>
     <row r="98" spans="2:12" ht="15" customHeight="1">
       <c r="B98" s="10">
         <v>85</v>
       </c>
       <c r="C98" s="11"/>
       <c r="D98" s="12"/>
       <c r="E98" s="13"/>
       <c r="F98" s="13"/>
-      <c r="G98" s="59"/>
-      <c r="H98" s="15">
+      <c r="G98" s="56"/>
+      <c r="H98" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I98" s="15">
+      <c r="I98" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J98" s="61">
+      <c r="J98" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K98" s="15">
+      <c r="K98" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L98" s="13"/>
     </row>
     <row r="99" spans="2:12" ht="15" customHeight="1">
       <c r="B99" s="10">
         <v>86</v>
       </c>
       <c r="C99" s="11"/>
       <c r="D99" s="12"/>
       <c r="E99" s="13"/>
       <c r="F99" s="13"/>
-      <c r="G99" s="59"/>
-      <c r="H99" s="15">
+      <c r="G99" s="56"/>
+      <c r="H99" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I99" s="15">
+      <c r="I99" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J99" s="61">
+      <c r="J99" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K99" s="15">
+      <c r="K99" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L99" s="13"/>
     </row>
     <row r="100" spans="2:12" ht="15" customHeight="1">
       <c r="B100" s="10">
         <v>87</v>
       </c>
       <c r="C100" s="11"/>
       <c r="D100" s="12"/>
       <c r="E100" s="13"/>
       <c r="F100" s="13"/>
-      <c r="G100" s="59"/>
-      <c r="H100" s="15">
+      <c r="G100" s="56"/>
+      <c r="H100" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I100" s="15">
+      <c r="I100" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J100" s="61">
+      <c r="J100" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K100" s="15">
+      <c r="K100" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L100" s="13"/>
     </row>
     <row r="101" spans="2:12" ht="15" customHeight="1">
       <c r="B101" s="10">
         <v>88</v>
       </c>
       <c r="C101" s="11"/>
       <c r="D101" s="12"/>
       <c r="E101" s="13"/>
       <c r="F101" s="13"/>
-      <c r="G101" s="59"/>
-      <c r="H101" s="15">
+      <c r="G101" s="56"/>
+      <c r="H101" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I101" s="15">
+      <c r="I101" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J101" s="61">
+      <c r="J101" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K101" s="15">
+      <c r="K101" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L101" s="13"/>
     </row>
     <row r="102" spans="2:12" ht="15" customHeight="1">
       <c r="B102" s="10">
         <v>89</v>
       </c>
       <c r="C102" s="11"/>
       <c r="D102" s="12"/>
       <c r="E102" s="13"/>
       <c r="F102" s="13"/>
-      <c r="G102" s="59"/>
-      <c r="H102" s="15">
+      <c r="G102" s="56"/>
+      <c r="H102" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I102" s="15">
+      <c r="I102" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J102" s="61">
+      <c r="J102" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K102" s="15">
+      <c r="K102" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L102" s="13"/>
     </row>
     <row r="103" spans="2:12" ht="15" customHeight="1">
       <c r="B103" s="10">
         <v>90</v>
       </c>
       <c r="C103" s="11"/>
       <c r="D103" s="12"/>
       <c r="E103" s="13"/>
       <c r="F103" s="13"/>
-      <c r="G103" s="59"/>
-      <c r="H103" s="15">
+      <c r="G103" s="56"/>
+      <c r="H103" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I103" s="15">
+      <c r="I103" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J103" s="61">
+      <c r="J103" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K103" s="15">
+      <c r="K103" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L103" s="13"/>
     </row>
     <row r="104" spans="2:12" ht="15" customHeight="1">
       <c r="B104" s="10">
         <v>91</v>
       </c>
       <c r="C104" s="11"/>
       <c r="D104" s="12"/>
       <c r="E104" s="13"/>
       <c r="F104" s="13"/>
-      <c r="G104" s="59"/>
-      <c r="H104" s="15">
+      <c r="G104" s="56"/>
+      <c r="H104" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I104" s="15">
+      <c r="I104" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J104" s="61">
+      <c r="J104" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K104" s="15">
+      <c r="K104" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L104" s="13"/>
     </row>
     <row r="105" spans="2:12" ht="15" customHeight="1">
       <c r="B105" s="10">
         <v>92</v>
       </c>
       <c r="C105" s="11"/>
       <c r="D105" s="12"/>
       <c r="E105" s="13"/>
       <c r="F105" s="13"/>
-      <c r="G105" s="59"/>
-      <c r="H105" s="15">
+      <c r="G105" s="56"/>
+      <c r="H105" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I105" s="15">
+      <c r="I105" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J105" s="61">
+      <c r="J105" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K105" s="15">
+      <c r="K105" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L105" s="13"/>
     </row>
     <row r="106" spans="2:12" ht="15" customHeight="1">
       <c r="B106" s="10">
         <v>93</v>
       </c>
       <c r="C106" s="11"/>
       <c r="D106" s="12"/>
       <c r="E106" s="13"/>
       <c r="F106" s="13"/>
-      <c r="G106" s="59"/>
-      <c r="H106" s="15">
+      <c r="G106" s="56"/>
+      <c r="H106" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I106" s="15">
+      <c r="I106" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J106" s="61">
+      <c r="J106" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K106" s="15">
+      <c r="K106" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L106" s="13"/>
     </row>
     <row r="107" spans="2:12" ht="15" customHeight="1">
       <c r="B107" s="10">
         <v>94</v>
       </c>
       <c r="C107" s="11"/>
       <c r="D107" s="12"/>
       <c r="E107" s="13"/>
       <c r="F107" s="13"/>
-      <c r="G107" s="59"/>
-      <c r="H107" s="15">
+      <c r="G107" s="56"/>
+      <c r="H107" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I107" s="15">
+      <c r="I107" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J107" s="61">
+      <c r="J107" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K107" s="15">
+      <c r="K107" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L107" s="13"/>
     </row>
     <row r="108" spans="2:12" ht="15" customHeight="1">
       <c r="B108" s="10">
         <v>95</v>
       </c>
       <c r="C108" s="11"/>
       <c r="D108" s="12"/>
       <c r="E108" s="13"/>
       <c r="F108" s="13"/>
-      <c r="G108" s="59"/>
-      <c r="H108" s="15">
+      <c r="G108" s="56"/>
+      <c r="H108" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I108" s="15">
+      <c r="I108" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J108" s="61">
+      <c r="J108" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K108" s="15">
+      <c r="K108" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L108" s="13"/>
     </row>
     <row r="109" spans="2:12" ht="15" customHeight="1">
       <c r="B109" s="10">
         <v>96</v>
       </c>
       <c r="C109" s="11"/>
       <c r="D109" s="12"/>
       <c r="E109" s="13"/>
       <c r="F109" s="13"/>
-      <c r="G109" s="59"/>
-      <c r="H109" s="15">
+      <c r="G109" s="56"/>
+      <c r="H109" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I109" s="15">
+      <c r="I109" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J109" s="61">
+      <c r="J109" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K109" s="15">
+      <c r="K109" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L109" s="13"/>
     </row>
     <row r="110" spans="2:12" ht="15" customHeight="1">
       <c r="B110" s="10">
         <v>97</v>
       </c>
       <c r="C110" s="11"/>
       <c r="D110" s="12"/>
       <c r="E110" s="13"/>
       <c r="F110" s="13"/>
-      <c r="G110" s="59"/>
-      <c r="H110" s="15">
+      <c r="G110" s="56"/>
+      <c r="H110" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I110" s="15">
+      <c r="I110" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J110" s="61">
+      <c r="J110" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K110" s="15">
+      <c r="K110" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L110" s="13"/>
     </row>
     <row r="111" spans="2:12" ht="15" customHeight="1">
       <c r="B111" s="10">
         <v>98</v>
       </c>
       <c r="C111" s="11"/>
       <c r="D111" s="12"/>
       <c r="E111" s="13"/>
       <c r="F111" s="13"/>
-      <c r="G111" s="59"/>
-      <c r="H111" s="15">
+      <c r="G111" s="56"/>
+      <c r="H111" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I111" s="15">
+      <c r="I111" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J111" s="61">
+      <c r="J111" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K111" s="15">
+      <c r="K111" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L111" s="13"/>
     </row>
     <row r="112" spans="2:12" ht="15" customHeight="1">
       <c r="B112" s="10">
         <v>99</v>
       </c>
       <c r="C112" s="11"/>
       <c r="D112" s="12"/>
       <c r="E112" s="13"/>
       <c r="F112" s="13"/>
-      <c r="G112" s="59"/>
-      <c r="H112" s="15">
+      <c r="G112" s="56"/>
+      <c r="H112" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I112" s="15">
+      <c r="I112" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J112" s="61">
+      <c r="J112" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K112" s="15">
+      <c r="K112" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L112" s="13"/>
     </row>
     <row r="113" spans="2:12" ht="15" customHeight="1">
       <c r="B113" s="10">
         <v>100</v>
       </c>
       <c r="C113" s="11"/>
       <c r="D113" s="12"/>
       <c r="E113" s="13"/>
       <c r="F113" s="13"/>
-      <c r="G113" s="59"/>
-      <c r="H113" s="15">
+      <c r="G113" s="56"/>
+      <c r="H113" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I113" s="15">
+      <c r="I113" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J113" s="61">
+      <c r="J113" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K113" s="15">
+      <c r="K113" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L113" s="13"/>
     </row>
     <row r="114" spans="2:12" ht="15" customHeight="1">
       <c r="B114" s="10">
         <v>101</v>
       </c>
       <c r="C114" s="11"/>
       <c r="D114" s="12"/>
       <c r="E114" s="13"/>
       <c r="F114" s="13"/>
-      <c r="G114" s="59"/>
-      <c r="H114" s="15">
+      <c r="G114" s="56"/>
+      <c r="H114" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I114" s="15">
+      <c r="I114" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J114" s="61">
+      <c r="J114" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K114" s="15">
+      <c r="K114" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L114" s="13"/>
     </row>
     <row r="115" spans="2:12" ht="15" customHeight="1">
       <c r="B115" s="10">
         <v>102</v>
       </c>
       <c r="C115" s="11"/>
       <c r="D115" s="12"/>
       <c r="E115" s="13"/>
       <c r="F115" s="13"/>
-      <c r="G115" s="59"/>
-      <c r="H115" s="15">
+      <c r="G115" s="56"/>
+      <c r="H115" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I115" s="15">
+      <c r="I115" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J115" s="61">
+      <c r="J115" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K115" s="15">
+      <c r="K115" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L115" s="13"/>
     </row>
     <row r="116" spans="2:12" ht="15" customHeight="1">
       <c r="B116" s="10">
         <v>103</v>
       </c>
       <c r="C116" s="11"/>
       <c r="D116" s="12"/>
       <c r="E116" s="13"/>
       <c r="F116" s="13"/>
-      <c r="G116" s="59"/>
-      <c r="H116" s="15">
+      <c r="G116" s="56"/>
+      <c r="H116" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I116" s="15">
+      <c r="I116" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J116" s="61">
+      <c r="J116" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K116" s="15">
+      <c r="K116" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L116" s="13"/>
     </row>
     <row r="117" spans="2:12" ht="15" customHeight="1">
       <c r="B117" s="10">
         <v>104</v>
       </c>
       <c r="C117" s="11"/>
       <c r="D117" s="12"/>
       <c r="E117" s="13"/>
       <c r="F117" s="13"/>
-      <c r="G117" s="59"/>
-      <c r="H117" s="15">
+      <c r="G117" s="56"/>
+      <c r="H117" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I117" s="15">
+      <c r="I117" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J117" s="61">
+      <c r="J117" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K117" s="15">
+      <c r="K117" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L117" s="13"/>
     </row>
     <row r="118" spans="2:12" ht="15" customHeight="1">
       <c r="B118" s="10">
         <v>105</v>
       </c>
       <c r="C118" s="11"/>
       <c r="D118" s="12"/>
       <c r="E118" s="13"/>
       <c r="F118" s="13"/>
-      <c r="G118" s="59"/>
-      <c r="H118" s="15">
+      <c r="G118" s="56"/>
+      <c r="H118" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I118" s="15">
+      <c r="I118" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J118" s="61">
+      <c r="J118" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K118" s="15">
+      <c r="K118" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L118" s="13"/>
     </row>
     <row r="119" spans="2:12" ht="15" customHeight="1">
       <c r="B119" s="10">
         <v>106</v>
       </c>
       <c r="C119" s="11"/>
       <c r="D119" s="12"/>
       <c r="E119" s="13"/>
       <c r="F119" s="13"/>
-      <c r="G119" s="59"/>
-      <c r="H119" s="15">
+      <c r="G119" s="56"/>
+      <c r="H119" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I119" s="15">
+      <c r="I119" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J119" s="61">
+      <c r="J119" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K119" s="15">
+      <c r="K119" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L119" s="13"/>
     </row>
     <row r="120" spans="2:12" ht="15" customHeight="1">
       <c r="B120" s="10">
         <v>107</v>
       </c>
       <c r="C120" s="11"/>
       <c r="D120" s="12"/>
       <c r="E120" s="13"/>
       <c r="F120" s="13"/>
-      <c r="G120" s="59"/>
-      <c r="H120" s="15">
+      <c r="G120" s="56"/>
+      <c r="H120" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I120" s="15">
+      <c r="I120" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J120" s="61">
+      <c r="J120" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K120" s="15">
+      <c r="K120" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L120" s="13"/>
     </row>
     <row r="121" spans="2:12" ht="15" customHeight="1">
       <c r="B121" s="10">
         <v>108</v>
       </c>
       <c r="C121" s="11"/>
       <c r="D121" s="12"/>
       <c r="E121" s="13"/>
       <c r="F121" s="13"/>
-      <c r="G121" s="59"/>
-      <c r="H121" s="15">
+      <c r="G121" s="56"/>
+      <c r="H121" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I121" s="15">
+      <c r="I121" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J121" s="61">
+      <c r="J121" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K121" s="15">
+      <c r="K121" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L121" s="13"/>
     </row>
     <row r="122" spans="2:12" ht="15" customHeight="1">
       <c r="B122" s="10">
         <v>109</v>
       </c>
       <c r="C122" s="11"/>
       <c r="D122" s="12"/>
       <c r="E122" s="13"/>
       <c r="F122" s="13"/>
-      <c r="G122" s="59"/>
-      <c r="H122" s="15">
+      <c r="G122" s="56"/>
+      <c r="H122" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I122" s="15">
+      <c r="I122" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J122" s="61">
+      <c r="J122" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K122" s="15">
+      <c r="K122" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L122" s="13"/>
     </row>
     <row r="123" spans="2:12" ht="15" customHeight="1">
       <c r="B123" s="10">
         <v>110</v>
       </c>
       <c r="C123" s="11"/>
       <c r="D123" s="12"/>
       <c r="E123" s="13"/>
       <c r="F123" s="13"/>
-      <c r="G123" s="59"/>
-      <c r="H123" s="15">
+      <c r="G123" s="56"/>
+      <c r="H123" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I123" s="15">
+      <c r="I123" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J123" s="61">
+      <c r="J123" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K123" s="15">
+      <c r="K123" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L123" s="13"/>
     </row>
     <row r="124" spans="2:12" ht="15" customHeight="1">
       <c r="B124" s="10">
         <v>111</v>
       </c>
       <c r="C124" s="11"/>
       <c r="D124" s="12"/>
       <c r="E124" s="13"/>
       <c r="F124" s="13"/>
-      <c r="G124" s="59"/>
-      <c r="H124" s="15">
+      <c r="G124" s="56"/>
+      <c r="H124" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I124" s="15">
+      <c r="I124" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J124" s="61">
+      <c r="J124" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K124" s="15">
+      <c r="K124" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L124" s="13"/>
     </row>
     <row r="125" spans="2:12" ht="15" customHeight="1">
       <c r="B125" s="10">
         <v>112</v>
       </c>
       <c r="C125" s="11"/>
       <c r="D125" s="12"/>
       <c r="E125" s="13"/>
       <c r="F125" s="13"/>
-      <c r="G125" s="59"/>
-      <c r="H125" s="15">
+      <c r="G125" s="56"/>
+      <c r="H125" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I125" s="15">
+      <c r="I125" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J125" s="61">
+      <c r="J125" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K125" s="15">
+      <c r="K125" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L125" s="13"/>
     </row>
     <row r="126" spans="2:12" ht="15" customHeight="1">
       <c r="B126" s="10">
         <v>113</v>
       </c>
       <c r="C126" s="11"/>
       <c r="D126" s="12"/>
       <c r="E126" s="13"/>
       <c r="F126" s="13"/>
-      <c r="G126" s="59"/>
-      <c r="H126" s="15">
+      <c r="G126" s="56"/>
+      <c r="H126" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I126" s="15">
+      <c r="I126" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J126" s="61">
+      <c r="J126" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K126" s="15">
+      <c r="K126" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L126" s="13"/>
     </row>
     <row r="127" spans="2:12" ht="15" customHeight="1">
       <c r="B127" s="10">
         <v>114</v>
       </c>
       <c r="C127" s="11"/>
       <c r="D127" s="12"/>
       <c r="E127" s="13"/>
       <c r="F127" s="13"/>
-      <c r="G127" s="59"/>
-      <c r="H127" s="15">
+      <c r="G127" s="56"/>
+      <c r="H127" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I127" s="15">
+      <c r="I127" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J127" s="61">
+      <c r="J127" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K127" s="15">
+      <c r="K127" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L127" s="13"/>
     </row>
     <row r="128" spans="2:12" ht="15" customHeight="1">
       <c r="B128" s="10">
         <v>115</v>
       </c>
       <c r="C128" s="11"/>
       <c r="D128" s="12"/>
       <c r="E128" s="13"/>
       <c r="F128" s="13"/>
-      <c r="G128" s="59"/>
-      <c r="H128" s="15">
+      <c r="G128" s="56"/>
+      <c r="H128" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I128" s="15">
+      <c r="I128" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J128" s="61">
+      <c r="J128" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K128" s="15">
+      <c r="K128" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L128" s="13"/>
     </row>
     <row r="129" spans="2:12" ht="15" customHeight="1">
       <c r="B129" s="10">
         <v>116</v>
       </c>
       <c r="C129" s="11"/>
       <c r="D129" s="12"/>
       <c r="E129" s="13"/>
       <c r="F129" s="13"/>
-      <c r="G129" s="59"/>
-      <c r="H129" s="15">
+      <c r="G129" s="56"/>
+      <c r="H129" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I129" s="15">
+      <c r="I129" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J129" s="61">
+      <c r="J129" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K129" s="15">
+      <c r="K129" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L129" s="13"/>
     </row>
     <row r="130" spans="2:12" ht="15" customHeight="1">
       <c r="B130" s="10">
         <v>117</v>
       </c>
       <c r="C130" s="11"/>
       <c r="D130" s="12"/>
       <c r="E130" s="13"/>
       <c r="F130" s="13"/>
-      <c r="G130" s="59"/>
-      <c r="H130" s="15">
+      <c r="G130" s="56"/>
+      <c r="H130" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I130" s="15">
+      <c r="I130" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J130" s="61">
+      <c r="J130" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K130" s="15">
+      <c r="K130" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L130" s="13"/>
     </row>
     <row r="131" spans="2:12" ht="15" customHeight="1">
       <c r="B131" s="10">
         <v>118</v>
       </c>
       <c r="C131" s="11"/>
       <c r="D131" s="12"/>
       <c r="E131" s="13"/>
       <c r="F131" s="13"/>
-      <c r="G131" s="59"/>
-      <c r="H131" s="15">
+      <c r="G131" s="56"/>
+      <c r="H131" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I131" s="15">
+      <c r="I131" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J131" s="61">
+      <c r="J131" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K131" s="15">
+      <c r="K131" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L131" s="13"/>
     </row>
     <row r="132" spans="2:12" ht="15" customHeight="1">
       <c r="B132" s="10">
         <v>119</v>
       </c>
       <c r="C132" s="11"/>
       <c r="D132" s="12"/>
       <c r="E132" s="13"/>
       <c r="F132" s="13"/>
-      <c r="G132" s="59"/>
-      <c r="H132" s="15">
+      <c r="G132" s="56"/>
+      <c r="H132" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I132" s="15">
+      <c r="I132" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J132" s="61">
+      <c r="J132" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K132" s="15">
+      <c r="K132" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L132" s="13"/>
     </row>
     <row r="133" spans="2:12" ht="15" customHeight="1">
       <c r="B133" s="10">
         <v>120</v>
       </c>
       <c r="C133" s="11"/>
       <c r="D133" s="12"/>
       <c r="E133" s="13"/>
       <c r="F133" s="13"/>
-      <c r="G133" s="59"/>
-      <c r="H133" s="15">
+      <c r="G133" s="56"/>
+      <c r="H133" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I133" s="15">
+      <c r="I133" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J133" s="61">
+      <c r="J133" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K133" s="15">
+      <c r="K133" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L133" s="13"/>
     </row>
     <row r="134" spans="2:12" ht="15" customHeight="1">
       <c r="B134" s="10">
         <v>121</v>
       </c>
       <c r="C134" s="11"/>
       <c r="D134" s="12"/>
       <c r="E134" s="13"/>
       <c r="F134" s="13"/>
-      <c r="G134" s="59"/>
-      <c r="H134" s="15">
+      <c r="G134" s="56"/>
+      <c r="H134" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I134" s="15">
+      <c r="I134" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J134" s="61">
+      <c r="J134" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K134" s="15">
+      <c r="K134" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L134" s="13"/>
     </row>
     <row r="135" spans="2:12" ht="15" customHeight="1">
       <c r="B135" s="10">
         <v>122</v>
       </c>
       <c r="C135" s="11"/>
       <c r="D135" s="12"/>
       <c r="E135" s="13"/>
       <c r="F135" s="13"/>
-      <c r="G135" s="59"/>
-      <c r="H135" s="15">
+      <c r="G135" s="56"/>
+      <c r="H135" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I135" s="15">
+      <c r="I135" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J135" s="61">
+      <c r="J135" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K135" s="15">
+      <c r="K135" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L135" s="13"/>
     </row>
     <row r="136" spans="2:12" ht="15" customHeight="1">
       <c r="B136" s="10">
         <v>123</v>
       </c>
       <c r="C136" s="11"/>
       <c r="D136" s="12"/>
       <c r="E136" s="13"/>
       <c r="F136" s="13"/>
-      <c r="G136" s="59"/>
-      <c r="H136" s="15">
+      <c r="G136" s="56"/>
+      <c r="H136" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I136" s="15">
+      <c r="I136" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J136" s="61">
+      <c r="J136" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K136" s="15">
+      <c r="K136" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L136" s="13"/>
     </row>
     <row r="137" spans="2:12" ht="15" customHeight="1">
       <c r="B137" s="10">
         <v>124</v>
       </c>
       <c r="C137" s="11"/>
       <c r="D137" s="12"/>
       <c r="E137" s="13"/>
       <c r="F137" s="13"/>
-      <c r="G137" s="59"/>
-      <c r="H137" s="15">
+      <c r="G137" s="56"/>
+      <c r="H137" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I137" s="15">
+      <c r="I137" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J137" s="61">
+      <c r="J137" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K137" s="15">
+      <c r="K137" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L137" s="13"/>
     </row>
     <row r="138" spans="2:12" ht="15" customHeight="1">
       <c r="B138" s="10">
         <v>125</v>
       </c>
       <c r="C138" s="11"/>
       <c r="D138" s="12"/>
       <c r="E138" s="13"/>
       <c r="F138" s="13"/>
-      <c r="G138" s="59"/>
-      <c r="H138" s="15">
+      <c r="G138" s="56"/>
+      <c r="H138" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I138" s="15">
+      <c r="I138" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J138" s="61">
+      <c r="J138" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K138" s="15">
+      <c r="K138" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L138" s="13"/>
     </row>
     <row r="139" spans="2:12" ht="15" customHeight="1">
       <c r="B139" s="10">
         <v>126</v>
       </c>
       <c r="C139" s="11"/>
       <c r="D139" s="12"/>
       <c r="E139" s="13"/>
       <c r="F139" s="13"/>
-      <c r="G139" s="59"/>
-      <c r="H139" s="15">
+      <c r="G139" s="56"/>
+      <c r="H139" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I139" s="15">
+      <c r="I139" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J139" s="61">
+      <c r="J139" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K139" s="15">
+      <c r="K139" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L139" s="13"/>
     </row>
     <row r="140" spans="2:12" ht="15" customHeight="1">
       <c r="B140" s="10">
         <v>127</v>
       </c>
       <c r="C140" s="11"/>
       <c r="D140" s="12"/>
       <c r="E140" s="13"/>
       <c r="F140" s="13"/>
-      <c r="G140" s="59"/>
-      <c r="H140" s="15">
+      <c r="G140" s="56"/>
+      <c r="H140" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I140" s="15">
+      <c r="I140" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J140" s="61">
+      <c r="J140" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K140" s="15">
+      <c r="K140" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L140" s="13"/>
     </row>
     <row r="141" spans="2:12" ht="15" customHeight="1">
       <c r="B141" s="10">
         <v>128</v>
       </c>
       <c r="C141" s="11"/>
       <c r="D141" s="12"/>
       <c r="E141" s="13"/>
       <c r="F141" s="13"/>
-      <c r="G141" s="59"/>
-      <c r="H141" s="15">
+      <c r="G141" s="56"/>
+      <c r="H141" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I141" s="15">
+      <c r="I141" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J141" s="61">
+      <c r="J141" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K141" s="15">
+      <c r="K141" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L141" s="13"/>
     </row>
     <row r="142" spans="2:12" ht="15" customHeight="1">
       <c r="B142" s="10">
         <v>129</v>
       </c>
       <c r="C142" s="11"/>
       <c r="D142" s="12"/>
       <c r="E142" s="13"/>
       <c r="F142" s="13"/>
-      <c r="G142" s="59"/>
-      <c r="H142" s="15">
+      <c r="G142" s="56"/>
+      <c r="H142" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I142" s="15">
+      <c r="I142" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J142" s="61">
+      <c r="J142" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K142" s="15">
+      <c r="K142" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L142" s="13"/>
     </row>
     <row r="143" spans="2:12" ht="15" customHeight="1">
       <c r="B143" s="10">
         <v>130</v>
       </c>
       <c r="C143" s="11"/>
       <c r="D143" s="12"/>
       <c r="E143" s="13"/>
       <c r="F143" s="13"/>
-      <c r="G143" s="59"/>
-      <c r="H143" s="15">
+      <c r="G143" s="56"/>
+      <c r="H143" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I143" s="15">
+      <c r="I143" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J143" s="61">
+      <c r="J143" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K143" s="15">
+      <c r="K143" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L143" s="13"/>
     </row>
     <row r="144" spans="2:12" ht="15" customHeight="1">
       <c r="B144" s="10">
         <v>131</v>
       </c>
       <c r="C144" s="11"/>
       <c r="D144" s="12"/>
       <c r="E144" s="13"/>
       <c r="F144" s="13"/>
-      <c r="G144" s="59"/>
-      <c r="H144" s="15">
+      <c r="G144" s="56"/>
+      <c r="H144" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I144" s="15">
+      <c r="I144" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J144" s="61">
+      <c r="J144" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K144" s="15">
+      <c r="K144" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L144" s="13"/>
     </row>
     <row r="145" spans="2:12" ht="15" customHeight="1">
       <c r="B145" s="10">
         <v>132</v>
       </c>
       <c r="C145" s="11"/>
       <c r="D145" s="12"/>
       <c r="E145" s="13"/>
       <c r="F145" s="13"/>
-      <c r="G145" s="59"/>
-      <c r="H145" s="15">
+      <c r="G145" s="56"/>
+      <c r="H145" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I145" s="15">
+      <c r="I145" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J145" s="61">
+      <c r="J145" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K145" s="15">
+      <c r="K145" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L145" s="13"/>
     </row>
     <row r="146" spans="2:12" ht="15" customHeight="1">
       <c r="B146" s="10">
         <v>133</v>
       </c>
       <c r="C146" s="11"/>
       <c r="D146" s="12"/>
       <c r="E146" s="13"/>
       <c r="F146" s="13"/>
-      <c r="G146" s="59"/>
-      <c r="H146" s="15">
+      <c r="G146" s="56"/>
+      <c r="H146" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I146" s="15">
+      <c r="I146" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J146" s="61">
+      <c r="J146" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K146" s="15">
+      <c r="K146" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L146" s="13"/>
     </row>
     <row r="147" spans="2:12" ht="15" customHeight="1">
       <c r="B147" s="10">
         <v>134</v>
       </c>
       <c r="C147" s="11"/>
       <c r="D147" s="12"/>
       <c r="E147" s="13"/>
       <c r="F147" s="13"/>
-      <c r="G147" s="59"/>
-      <c r="H147" s="15">
+      <c r="G147" s="56"/>
+      <c r="H147" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I147" s="15">
+      <c r="I147" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J147" s="61">
+      <c r="J147" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K147" s="15">
+      <c r="K147" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L147" s="13"/>
     </row>
     <row r="148" spans="2:12" ht="15" customHeight="1">
       <c r="B148" s="10">
         <v>135</v>
       </c>
       <c r="C148" s="11"/>
       <c r="D148" s="12"/>
       <c r="E148" s="13"/>
       <c r="F148" s="13"/>
-      <c r="G148" s="59"/>
-      <c r="H148" s="15">
+      <c r="G148" s="56"/>
+      <c r="H148" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="I148" s="15">
+      <c r="I148" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="J148" s="61">
+      <c r="J148" s="57">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="K148" s="15">
+      <c r="K148" s="14">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L148" s="13"/>
     </row>
     <row r="149" spans="2:12" ht="15" customHeight="1">
       <c r="B149" s="10">
         <v>136</v>
       </c>
       <c r="C149" s="11"/>
       <c r="D149" s="12"/>
       <c r="E149" s="13"/>
       <c r="F149" s="13"/>
-      <c r="G149" s="59"/>
-      <c r="H149" s="15">
+      <c r="G149" s="56"/>
+      <c r="H149" s="14">
         <f t="shared" ref="H149:H212" si="8">PPM_Negeri</f>
         <v>0</v>
       </c>
-      <c r="I149" s="15">
+      <c r="I149" s="14">
         <f t="shared" ref="I149:I212" si="9">PPM_Daerah</f>
         <v>0</v>
       </c>
-      <c r="J149" s="61">
+      <c r="J149" s="57">
         <f t="shared" ref="J149:J212" si="10">No_Kump</f>
         <v>0</v>
       </c>
-      <c r="K149" s="15">
+      <c r="K149" s="14">
         <f t="shared" ref="K149:K212" si="11">Nama_Sek</f>
         <v>0</v>
       </c>
       <c r="L149" s="13"/>
     </row>
     <row r="150" spans="2:12" ht="15" customHeight="1">
       <c r="B150" s="10">
         <v>137</v>
       </c>
       <c r="C150" s="11"/>
       <c r="D150" s="12"/>
       <c r="E150" s="13"/>
       <c r="F150" s="13"/>
-      <c r="G150" s="59"/>
-      <c r="H150" s="15">
+      <c r="G150" s="56"/>
+      <c r="H150" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I150" s="15">
+      <c r="I150" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J150" s="61">
+      <c r="J150" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K150" s="15">
+      <c r="K150" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L150" s="13"/>
     </row>
     <row r="151" spans="2:12" ht="15" customHeight="1">
       <c r="B151" s="10">
         <v>138</v>
       </c>
       <c r="C151" s="11"/>
       <c r="D151" s="12"/>
       <c r="E151" s="13"/>
       <c r="F151" s="13"/>
-      <c r="G151" s="59"/>
-      <c r="H151" s="15">
+      <c r="G151" s="56"/>
+      <c r="H151" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I151" s="15">
+      <c r="I151" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J151" s="61">
+      <c r="J151" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K151" s="15">
+      <c r="K151" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L151" s="13"/>
     </row>
     <row r="152" spans="2:12" ht="15" customHeight="1">
       <c r="B152" s="10">
         <v>139</v>
       </c>
       <c r="C152" s="11"/>
       <c r="D152" s="12"/>
       <c r="E152" s="13"/>
       <c r="F152" s="13"/>
-      <c r="G152" s="59"/>
-      <c r="H152" s="15">
+      <c r="G152" s="56"/>
+      <c r="H152" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I152" s="15">
+      <c r="I152" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J152" s="61">
+      <c r="J152" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K152" s="15">
+      <c r="K152" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L152" s="13"/>
     </row>
     <row r="153" spans="2:12" ht="15" customHeight="1">
       <c r="B153" s="10">
         <v>140</v>
       </c>
       <c r="C153" s="11"/>
       <c r="D153" s="12"/>
       <c r="E153" s="13"/>
       <c r="F153" s="13"/>
-      <c r="G153" s="59"/>
-      <c r="H153" s="15">
+      <c r="G153" s="56"/>
+      <c r="H153" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I153" s="15">
+      <c r="I153" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J153" s="61">
+      <c r="J153" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K153" s="15">
+      <c r="K153" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L153" s="13"/>
     </row>
     <row r="154" spans="2:12" ht="15" customHeight="1">
       <c r="B154" s="10">
         <v>141</v>
       </c>
       <c r="C154" s="11"/>
       <c r="D154" s="12"/>
       <c r="E154" s="13"/>
       <c r="F154" s="13"/>
-      <c r="G154" s="59"/>
-      <c r="H154" s="15">
+      <c r="G154" s="56"/>
+      <c r="H154" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I154" s="15">
+      <c r="I154" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J154" s="61">
+      <c r="J154" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K154" s="15">
+      <c r="K154" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L154" s="13"/>
     </row>
     <row r="155" spans="2:12" ht="15" customHeight="1">
       <c r="B155" s="10">
         <v>142</v>
       </c>
       <c r="C155" s="11"/>
       <c r="D155" s="12"/>
       <c r="E155" s="13"/>
       <c r="F155" s="13"/>
-      <c r="G155" s="59"/>
-      <c r="H155" s="15">
+      <c r="G155" s="56"/>
+      <c r="H155" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I155" s="15">
+      <c r="I155" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J155" s="61">
+      <c r="J155" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K155" s="15">
+      <c r="K155" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L155" s="13"/>
     </row>
     <row r="156" spans="2:12" ht="15" customHeight="1">
       <c r="B156" s="10">
         <v>143</v>
       </c>
       <c r="C156" s="11"/>
       <c r="D156" s="12"/>
       <c r="E156" s="13"/>
       <c r="F156" s="13"/>
-      <c r="G156" s="59"/>
-      <c r="H156" s="15">
+      <c r="G156" s="56"/>
+      <c r="H156" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I156" s="15">
+      <c r="I156" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J156" s="61">
+      <c r="J156" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K156" s="15">
+      <c r="K156" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L156" s="13"/>
     </row>
     <row r="157" spans="2:12" ht="15" customHeight="1">
       <c r="B157" s="10">
         <v>144</v>
       </c>
       <c r="C157" s="11"/>
       <c r="D157" s="12"/>
       <c r="E157" s="13"/>
       <c r="F157" s="13"/>
-      <c r="G157" s="59"/>
-      <c r="H157" s="15">
+      <c r="G157" s="56"/>
+      <c r="H157" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I157" s="15">
+      <c r="I157" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J157" s="61">
+      <c r="J157" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K157" s="15">
+      <c r="K157" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L157" s="13"/>
     </row>
     <row r="158" spans="2:12" ht="15" customHeight="1">
       <c r="B158" s="10">
         <v>145</v>
       </c>
       <c r="C158" s="11"/>
       <c r="D158" s="12"/>
       <c r="E158" s="13"/>
       <c r="F158" s="13"/>
-      <c r="G158" s="59"/>
-      <c r="H158" s="15">
+      <c r="G158" s="56"/>
+      <c r="H158" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I158" s="15">
+      <c r="I158" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J158" s="61">
+      <c r="J158" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K158" s="15">
+      <c r="K158" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L158" s="13"/>
     </row>
     <row r="159" spans="2:12" ht="15" customHeight="1">
       <c r="B159" s="10">
         <v>146</v>
       </c>
       <c r="C159" s="11"/>
       <c r="D159" s="12"/>
       <c r="E159" s="13"/>
       <c r="F159" s="13"/>
-      <c r="G159" s="59"/>
-      <c r="H159" s="15">
+      <c r="G159" s="56"/>
+      <c r="H159" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I159" s="15">
+      <c r="I159" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J159" s="61">
+      <c r="J159" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K159" s="15">
+      <c r="K159" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L159" s="13"/>
     </row>
     <row r="160" spans="2:12" ht="15" customHeight="1">
       <c r="B160" s="10">
         <v>147</v>
       </c>
       <c r="C160" s="11"/>
       <c r="D160" s="12"/>
       <c r="E160" s="13"/>
       <c r="F160" s="13"/>
-      <c r="G160" s="59"/>
-      <c r="H160" s="15">
+      <c r="G160" s="56"/>
+      <c r="H160" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I160" s="15">
+      <c r="I160" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J160" s="61">
+      <c r="J160" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K160" s="15">
+      <c r="K160" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L160" s="13"/>
     </row>
     <row r="161" spans="2:12" ht="15" customHeight="1">
       <c r="B161" s="10">
         <v>148</v>
       </c>
       <c r="C161" s="11"/>
       <c r="D161" s="12"/>
       <c r="E161" s="13"/>
       <c r="F161" s="13"/>
-      <c r="G161" s="59"/>
-      <c r="H161" s="15">
+      <c r="G161" s="56"/>
+      <c r="H161" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I161" s="15">
+      <c r="I161" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J161" s="61">
+      <c r="J161" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K161" s="15">
+      <c r="K161" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L161" s="13"/>
     </row>
     <row r="162" spans="2:12" ht="15" customHeight="1">
       <c r="B162" s="10">
         <v>149</v>
       </c>
       <c r="C162" s="11"/>
       <c r="D162" s="12"/>
       <c r="E162" s="13"/>
       <c r="F162" s="13"/>
-      <c r="G162" s="59"/>
-      <c r="H162" s="15">
+      <c r="G162" s="56"/>
+      <c r="H162" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I162" s="15">
+      <c r="I162" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J162" s="61">
+      <c r="J162" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K162" s="15">
+      <c r="K162" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L162" s="13"/>
     </row>
     <row r="163" spans="2:12" ht="15" customHeight="1">
       <c r="B163" s="10">
         <v>150</v>
       </c>
       <c r="C163" s="11"/>
       <c r="D163" s="12"/>
       <c r="E163" s="13"/>
       <c r="F163" s="13"/>
-      <c r="G163" s="59"/>
-      <c r="H163" s="15">
+      <c r="G163" s="56"/>
+      <c r="H163" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I163" s="15">
+      <c r="I163" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J163" s="61">
+      <c r="J163" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K163" s="15">
+      <c r="K163" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L163" s="13"/>
     </row>
     <row r="164" spans="2:12" ht="15" customHeight="1">
       <c r="B164" s="10">
         <v>151</v>
       </c>
       <c r="C164" s="11"/>
       <c r="D164" s="12"/>
       <c r="E164" s="13"/>
       <c r="F164" s="13"/>
-      <c r="G164" s="59"/>
-      <c r="H164" s="15">
+      <c r="G164" s="56"/>
+      <c r="H164" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I164" s="15">
+      <c r="I164" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J164" s="61">
+      <c r="J164" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K164" s="15">
+      <c r="K164" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L164" s="13"/>
     </row>
     <row r="165" spans="2:12" ht="15" customHeight="1">
       <c r="B165" s="10">
         <v>152</v>
       </c>
       <c r="C165" s="11"/>
       <c r="D165" s="12"/>
       <c r="E165" s="13"/>
       <c r="F165" s="13"/>
-      <c r="G165" s="59"/>
-      <c r="H165" s="15">
+      <c r="G165" s="56"/>
+      <c r="H165" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I165" s="15">
+      <c r="I165" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J165" s="61">
+      <c r="J165" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K165" s="15">
+      <c r="K165" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L165" s="13"/>
     </row>
     <row r="166" spans="2:12" ht="15" customHeight="1">
       <c r="B166" s="10">
         <v>153</v>
       </c>
       <c r="C166" s="11"/>
       <c r="D166" s="12"/>
       <c r="E166" s="13"/>
       <c r="F166" s="13"/>
-      <c r="G166" s="59"/>
-      <c r="H166" s="15">
+      <c r="G166" s="56"/>
+      <c r="H166" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I166" s="15">
+      <c r="I166" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J166" s="61">
+      <c r="J166" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K166" s="15">
+      <c r="K166" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L166" s="13"/>
     </row>
     <row r="167" spans="2:12" ht="15" customHeight="1">
       <c r="B167" s="10">
         <v>154</v>
       </c>
       <c r="C167" s="11"/>
       <c r="D167" s="12"/>
       <c r="E167" s="13"/>
       <c r="F167" s="13"/>
-      <c r="G167" s="59"/>
-      <c r="H167" s="15">
+      <c r="G167" s="56"/>
+      <c r="H167" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I167" s="15">
+      <c r="I167" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J167" s="61">
+      <c r="J167" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K167" s="15">
+      <c r="K167" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L167" s="13"/>
     </row>
     <row r="168" spans="2:12" ht="15" customHeight="1">
       <c r="B168" s="10">
         <v>155</v>
       </c>
       <c r="C168" s="11"/>
       <c r="D168" s="12"/>
       <c r="E168" s="13"/>
       <c r="F168" s="13"/>
-      <c r="G168" s="59"/>
-      <c r="H168" s="15">
+      <c r="G168" s="56"/>
+      <c r="H168" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I168" s="15">
+      <c r="I168" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J168" s="61">
+      <c r="J168" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K168" s="15">
+      <c r="K168" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L168" s="13"/>
     </row>
     <row r="169" spans="2:12" ht="15" customHeight="1">
       <c r="B169" s="10">
         <v>156</v>
       </c>
       <c r="C169" s="11"/>
       <c r="D169" s="12"/>
       <c r="E169" s="13"/>
       <c r="F169" s="13"/>
-      <c r="G169" s="59"/>
-      <c r="H169" s="15">
+      <c r="G169" s="56"/>
+      <c r="H169" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I169" s="15">
+      <c r="I169" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J169" s="61">
+      <c r="J169" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K169" s="15">
+      <c r="K169" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L169" s="13"/>
     </row>
     <row r="170" spans="2:12" ht="15" customHeight="1">
       <c r="B170" s="10">
         <v>157</v>
       </c>
       <c r="C170" s="11"/>
       <c r="D170" s="12"/>
       <c r="E170" s="13"/>
       <c r="F170" s="13"/>
-      <c r="G170" s="59"/>
-      <c r="H170" s="15">
+      <c r="G170" s="56"/>
+      <c r="H170" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I170" s="15">
+      <c r="I170" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J170" s="61">
+      <c r="J170" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K170" s="15">
+      <c r="K170" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L170" s="13"/>
     </row>
     <row r="171" spans="2:12" ht="15" customHeight="1">
       <c r="B171" s="10">
         <v>158</v>
       </c>
       <c r="C171" s="11"/>
       <c r="D171" s="12"/>
       <c r="E171" s="13"/>
       <c r="F171" s="13"/>
-      <c r="G171" s="59"/>
-      <c r="H171" s="15">
+      <c r="G171" s="56"/>
+      <c r="H171" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I171" s="15">
+      <c r="I171" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J171" s="61">
+      <c r="J171" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K171" s="15">
+      <c r="K171" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L171" s="13"/>
     </row>
     <row r="172" spans="2:12" ht="15" customHeight="1">
       <c r="B172" s="10">
         <v>159</v>
       </c>
       <c r="C172" s="11"/>
       <c r="D172" s="12"/>
       <c r="E172" s="13"/>
       <c r="F172" s="13"/>
-      <c r="G172" s="59"/>
-      <c r="H172" s="15">
+      <c r="G172" s="56"/>
+      <c r="H172" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I172" s="15">
+      <c r="I172" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J172" s="61">
+      <c r="J172" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K172" s="15">
+      <c r="K172" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L172" s="13"/>
     </row>
     <row r="173" spans="2:12" ht="15" customHeight="1">
       <c r="B173" s="10">
         <v>160</v>
       </c>
       <c r="C173" s="11"/>
       <c r="D173" s="12"/>
       <c r="E173" s="13"/>
       <c r="F173" s="13"/>
-      <c r="G173" s="59"/>
-      <c r="H173" s="15">
+      <c r="G173" s="56"/>
+      <c r="H173" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I173" s="15">
+      <c r="I173" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J173" s="61">
+      <c r="J173" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K173" s="15">
+      <c r="K173" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L173" s="13"/>
     </row>
     <row r="174" spans="2:12" ht="15" customHeight="1">
       <c r="B174" s="10">
         <v>161</v>
       </c>
       <c r="C174" s="11"/>
       <c r="D174" s="12"/>
       <c r="E174" s="13"/>
       <c r="F174" s="13"/>
-      <c r="G174" s="59"/>
-      <c r="H174" s="15">
+      <c r="G174" s="56"/>
+      <c r="H174" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I174" s="15">
+      <c r="I174" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J174" s="61">
+      <c r="J174" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K174" s="15">
+      <c r="K174" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L174" s="13"/>
     </row>
     <row r="175" spans="2:12" ht="15" customHeight="1">
       <c r="B175" s="10">
         <v>162</v>
       </c>
       <c r="C175" s="11"/>
       <c r="D175" s="12"/>
       <c r="E175" s="13"/>
       <c r="F175" s="13"/>
-      <c r="G175" s="59"/>
-      <c r="H175" s="15">
+      <c r="G175" s="56"/>
+      <c r="H175" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I175" s="15">
+      <c r="I175" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J175" s="61">
+      <c r="J175" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K175" s="15">
+      <c r="K175" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L175" s="13"/>
     </row>
     <row r="176" spans="2:12" ht="15" customHeight="1">
       <c r="B176" s="10">
         <v>163</v>
       </c>
       <c r="C176" s="11"/>
       <c r="D176" s="12"/>
       <c r="E176" s="13"/>
       <c r="F176" s="13"/>
-      <c r="G176" s="59"/>
-      <c r="H176" s="15">
+      <c r="G176" s="56"/>
+      <c r="H176" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I176" s="15">
+      <c r="I176" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J176" s="61">
+      <c r="J176" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K176" s="15">
+      <c r="K176" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L176" s="13"/>
     </row>
     <row r="177" spans="2:12" ht="15" customHeight="1">
       <c r="B177" s="10">
         <v>164</v>
       </c>
       <c r="C177" s="11"/>
       <c r="D177" s="12"/>
       <c r="E177" s="13"/>
       <c r="F177" s="13"/>
-      <c r="G177" s="59"/>
-      <c r="H177" s="15">
+      <c r="G177" s="56"/>
+      <c r="H177" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I177" s="15">
+      <c r="I177" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J177" s="61">
+      <c r="J177" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K177" s="15">
+      <c r="K177" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L177" s="13"/>
     </row>
     <row r="178" spans="2:12" ht="15" customHeight="1">
       <c r="B178" s="10">
         <v>165</v>
       </c>
       <c r="C178" s="11"/>
       <c r="D178" s="12"/>
       <c r="E178" s="13"/>
       <c r="F178" s="13"/>
-      <c r="G178" s="59"/>
-      <c r="H178" s="15">
+      <c r="G178" s="56"/>
+      <c r="H178" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I178" s="15">
+      <c r="I178" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J178" s="61">
+      <c r="J178" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K178" s="15">
+      <c r="K178" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L178" s="13"/>
     </row>
     <row r="179" spans="2:12" ht="15" customHeight="1">
       <c r="B179" s="10">
         <v>166</v>
       </c>
       <c r="C179" s="11"/>
       <c r="D179" s="12"/>
       <c r="E179" s="13"/>
       <c r="F179" s="13"/>
-      <c r="G179" s="59"/>
-      <c r="H179" s="15">
+      <c r="G179" s="56"/>
+      <c r="H179" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I179" s="15">
+      <c r="I179" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J179" s="61">
+      <c r="J179" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K179" s="15">
+      <c r="K179" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L179" s="13"/>
     </row>
     <row r="180" spans="2:12" ht="15" customHeight="1">
       <c r="B180" s="10">
         <v>167</v>
       </c>
       <c r="C180" s="11"/>
       <c r="D180" s="12"/>
       <c r="E180" s="13"/>
       <c r="F180" s="13"/>
-      <c r="G180" s="59"/>
-      <c r="H180" s="15">
+      <c r="G180" s="56"/>
+      <c r="H180" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I180" s="15">
+      <c r="I180" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J180" s="61">
+      <c r="J180" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K180" s="15">
+      <c r="K180" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L180" s="13"/>
     </row>
     <row r="181" spans="2:12" ht="15" customHeight="1">
       <c r="B181" s="10">
         <v>168</v>
       </c>
       <c r="C181" s="11"/>
       <c r="D181" s="12"/>
       <c r="E181" s="13"/>
       <c r="F181" s="13"/>
-      <c r="G181" s="59"/>
-      <c r="H181" s="15">
+      <c r="G181" s="56"/>
+      <c r="H181" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I181" s="15">
+      <c r="I181" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J181" s="61">
+      <c r="J181" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K181" s="15">
+      <c r="K181" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L181" s="13"/>
     </row>
     <row r="182" spans="2:12" ht="15" customHeight="1">
       <c r="B182" s="10">
         <v>169</v>
       </c>
       <c r="C182" s="11"/>
       <c r="D182" s="12"/>
       <c r="E182" s="13"/>
       <c r="F182" s="13"/>
-      <c r="G182" s="59"/>
-      <c r="H182" s="15">
+      <c r="G182" s="56"/>
+      <c r="H182" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I182" s="15">
+      <c r="I182" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J182" s="61">
+      <c r="J182" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K182" s="15">
+      <c r="K182" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L182" s="13"/>
     </row>
     <row r="183" spans="2:12" ht="15" customHeight="1">
       <c r="B183" s="10">
         <v>170</v>
       </c>
       <c r="C183" s="11"/>
       <c r="D183" s="12"/>
       <c r="E183" s="13"/>
       <c r="F183" s="13"/>
-      <c r="G183" s="59"/>
-      <c r="H183" s="15">
+      <c r="G183" s="56"/>
+      <c r="H183" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I183" s="15">
+      <c r="I183" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J183" s="61">
+      <c r="J183" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K183" s="15">
+      <c r="K183" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L183" s="13"/>
     </row>
     <row r="184" spans="2:12" ht="15" customHeight="1">
       <c r="B184" s="10">
         <v>171</v>
       </c>
       <c r="C184" s="11"/>
       <c r="D184" s="12"/>
       <c r="E184" s="13"/>
       <c r="F184" s="13"/>
-      <c r="G184" s="59"/>
-      <c r="H184" s="15">
+      <c r="G184" s="56"/>
+      <c r="H184" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I184" s="15">
+      <c r="I184" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J184" s="61">
+      <c r="J184" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K184" s="15">
+      <c r="K184" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L184" s="13"/>
     </row>
     <row r="185" spans="2:12" ht="15" customHeight="1">
       <c r="B185" s="10">
         <v>172</v>
       </c>
       <c r="C185" s="11"/>
       <c r="D185" s="12"/>
       <c r="E185" s="13"/>
       <c r="F185" s="13"/>
-      <c r="G185" s="59"/>
-      <c r="H185" s="15">
+      <c r="G185" s="56"/>
+      <c r="H185" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I185" s="15">
+      <c r="I185" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J185" s="61">
+      <c r="J185" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K185" s="15">
+      <c r="K185" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L185" s="13"/>
     </row>
     <row r="186" spans="2:12" ht="15" customHeight="1">
       <c r="B186" s="10">
         <v>173</v>
       </c>
       <c r="C186" s="11"/>
       <c r="D186" s="12"/>
       <c r="E186" s="13"/>
       <c r="F186" s="13"/>
-      <c r="G186" s="59"/>
-      <c r="H186" s="15">
+      <c r="G186" s="56"/>
+      <c r="H186" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I186" s="15">
+      <c r="I186" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J186" s="61">
+      <c r="J186" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K186" s="15">
+      <c r="K186" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L186" s="13"/>
     </row>
     <row r="187" spans="2:12" ht="15" customHeight="1">
       <c r="B187" s="10">
         <v>174</v>
       </c>
       <c r="C187" s="11"/>
       <c r="D187" s="12"/>
       <c r="E187" s="13"/>
       <c r="F187" s="13"/>
-      <c r="G187" s="59"/>
-      <c r="H187" s="15">
+      <c r="G187" s="56"/>
+      <c r="H187" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I187" s="15">
+      <c r="I187" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J187" s="61">
+      <c r="J187" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K187" s="15">
+      <c r="K187" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L187" s="13"/>
     </row>
     <row r="188" spans="2:12" ht="15" customHeight="1">
       <c r="B188" s="10">
         <v>175</v>
       </c>
       <c r="C188" s="11"/>
       <c r="D188" s="12"/>
       <c r="E188" s="13"/>
       <c r="F188" s="13"/>
-      <c r="G188" s="59"/>
-      <c r="H188" s="15">
+      <c r="G188" s="56"/>
+      <c r="H188" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I188" s="15">
+      <c r="I188" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J188" s="61">
+      <c r="J188" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K188" s="15">
+      <c r="K188" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L188" s="13"/>
     </row>
     <row r="189" spans="2:12" ht="15" customHeight="1">
       <c r="B189" s="10">
         <v>176</v>
       </c>
       <c r="C189" s="11"/>
       <c r="D189" s="12"/>
       <c r="E189" s="13"/>
       <c r="F189" s="13"/>
-      <c r="G189" s="59"/>
-      <c r="H189" s="15">
+      <c r="G189" s="56"/>
+      <c r="H189" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I189" s="15">
+      <c r="I189" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J189" s="61">
+      <c r="J189" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K189" s="15">
+      <c r="K189" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L189" s="13"/>
     </row>
     <row r="190" spans="2:12" ht="15" customHeight="1">
       <c r="B190" s="10">
         <v>177</v>
       </c>
       <c r="C190" s="11"/>
       <c r="D190" s="12"/>
       <c r="E190" s="13"/>
       <c r="F190" s="13"/>
-      <c r="G190" s="59"/>
-      <c r="H190" s="15">
+      <c r="G190" s="56"/>
+      <c r="H190" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I190" s="15">
+      <c r="I190" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J190" s="61">
+      <c r="J190" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K190" s="15">
+      <c r="K190" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L190" s="13"/>
     </row>
     <row r="191" spans="2:12" ht="15" customHeight="1">
       <c r="B191" s="10">
         <v>178</v>
       </c>
       <c r="C191" s="11"/>
       <c r="D191" s="12"/>
       <c r="E191" s="13"/>
       <c r="F191" s="13"/>
-      <c r="G191" s="59"/>
-      <c r="H191" s="15">
+      <c r="G191" s="56"/>
+      <c r="H191" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I191" s="15">
+      <c r="I191" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J191" s="61">
+      <c r="J191" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K191" s="15">
+      <c r="K191" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L191" s="13"/>
     </row>
     <row r="192" spans="2:12" ht="15" customHeight="1">
       <c r="B192" s="10">
         <v>179</v>
       </c>
       <c r="C192" s="11"/>
       <c r="D192" s="12"/>
       <c r="E192" s="13"/>
       <c r="F192" s="13"/>
-      <c r="G192" s="59"/>
-      <c r="H192" s="15">
+      <c r="G192" s="56"/>
+      <c r="H192" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I192" s="15">
+      <c r="I192" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J192" s="61">
+      <c r="J192" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K192" s="15">
+      <c r="K192" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L192" s="13"/>
     </row>
     <row r="193" spans="2:12" ht="15" customHeight="1">
       <c r="B193" s="10">
         <v>180</v>
       </c>
       <c r="C193" s="11"/>
       <c r="D193" s="12"/>
       <c r="E193" s="13"/>
       <c r="F193" s="13"/>
-      <c r="G193" s="59"/>
-      <c r="H193" s="15">
+      <c r="G193" s="56"/>
+      <c r="H193" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I193" s="15">
+      <c r="I193" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J193" s="61">
+      <c r="J193" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K193" s="15">
+      <c r="K193" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L193" s="13"/>
     </row>
     <row r="194" spans="2:12" ht="15" customHeight="1">
       <c r="B194" s="10">
         <v>181</v>
       </c>
       <c r="C194" s="11"/>
       <c r="D194" s="12"/>
       <c r="E194" s="13"/>
       <c r="F194" s="13"/>
-      <c r="G194" s="59"/>
-      <c r="H194" s="15">
+      <c r="G194" s="56"/>
+      <c r="H194" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I194" s="15">
+      <c r="I194" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J194" s="61">
+      <c r="J194" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K194" s="15">
+      <c r="K194" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L194" s="13"/>
     </row>
     <row r="195" spans="2:12" ht="15" customHeight="1">
       <c r="B195" s="10">
         <v>182</v>
       </c>
       <c r="C195" s="11"/>
       <c r="D195" s="12"/>
       <c r="E195" s="13"/>
       <c r="F195" s="13"/>
-      <c r="G195" s="59"/>
-      <c r="H195" s="15">
+      <c r="G195" s="56"/>
+      <c r="H195" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I195" s="15">
+      <c r="I195" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J195" s="61">
+      <c r="J195" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K195" s="15">
+      <c r="K195" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L195" s="13"/>
     </row>
     <row r="196" spans="2:12" ht="15" customHeight="1">
       <c r="B196" s="10">
         <v>183</v>
       </c>
       <c r="C196" s="11"/>
       <c r="D196" s="12"/>
       <c r="E196" s="13"/>
       <c r="F196" s="13"/>
-      <c r="G196" s="59"/>
-      <c r="H196" s="15">
+      <c r="G196" s="56"/>
+      <c r="H196" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I196" s="15">
+      <c r="I196" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J196" s="61">
+      <c r="J196" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K196" s="15">
+      <c r="K196" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L196" s="13"/>
     </row>
     <row r="197" spans="2:12" ht="15" customHeight="1">
       <c r="B197" s="10">
         <v>184</v>
       </c>
       <c r="C197" s="11"/>
       <c r="D197" s="12"/>
       <c r="E197" s="13"/>
       <c r="F197" s="13"/>
-      <c r="G197" s="59"/>
-      <c r="H197" s="15">
+      <c r="G197" s="56"/>
+      <c r="H197" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I197" s="15">
+      <c r="I197" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J197" s="61">
+      <c r="J197" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K197" s="15">
+      <c r="K197" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L197" s="13"/>
     </row>
     <row r="198" spans="2:12" ht="15" customHeight="1">
       <c r="B198" s="10">
         <v>185</v>
       </c>
       <c r="C198" s="11"/>
       <c r="D198" s="12"/>
       <c r="E198" s="13"/>
       <c r="F198" s="13"/>
-      <c r="G198" s="59"/>
-      <c r="H198" s="15">
+      <c r="G198" s="56"/>
+      <c r="H198" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I198" s="15">
+      <c r="I198" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J198" s="61">
+      <c r="J198" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K198" s="15">
+      <c r="K198" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L198" s="13"/>
     </row>
     <row r="199" spans="2:12" ht="15" customHeight="1">
       <c r="B199" s="10">
         <v>186</v>
       </c>
       <c r="C199" s="11"/>
       <c r="D199" s="12"/>
       <c r="E199" s="13"/>
       <c r="F199" s="13"/>
-      <c r="G199" s="59"/>
-      <c r="H199" s="15">
+      <c r="G199" s="56"/>
+      <c r="H199" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I199" s="15">
+      <c r="I199" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J199" s="61">
+      <c r="J199" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K199" s="15">
+      <c r="K199" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L199" s="13"/>
     </row>
     <row r="200" spans="2:12" ht="15" customHeight="1">
       <c r="B200" s="10">
         <v>187</v>
       </c>
       <c r="C200" s="11"/>
       <c r="D200" s="12"/>
       <c r="E200" s="13"/>
       <c r="F200" s="13"/>
-      <c r="G200" s="59"/>
-      <c r="H200" s="15">
+      <c r="G200" s="56"/>
+      <c r="H200" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I200" s="15">
+      <c r="I200" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J200" s="61">
+      <c r="J200" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K200" s="15">
+      <c r="K200" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L200" s="13"/>
     </row>
     <row r="201" spans="2:12" ht="15" customHeight="1">
       <c r="B201" s="10">
         <v>188</v>
       </c>
       <c r="C201" s="11"/>
       <c r="D201" s="12"/>
       <c r="E201" s="13"/>
       <c r="F201" s="13"/>
-      <c r="G201" s="59"/>
-      <c r="H201" s="15">
+      <c r="G201" s="56"/>
+      <c r="H201" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I201" s="15">
+      <c r="I201" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J201" s="61">
+      <c r="J201" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K201" s="15">
+      <c r="K201" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L201" s="13"/>
     </row>
     <row r="202" spans="2:12" ht="15" customHeight="1">
       <c r="B202" s="10">
         <v>189</v>
       </c>
       <c r="C202" s="11"/>
       <c r="D202" s="12"/>
       <c r="E202" s="13"/>
       <c r="F202" s="13"/>
-      <c r="G202" s="59"/>
-      <c r="H202" s="15">
+      <c r="G202" s="56"/>
+      <c r="H202" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I202" s="15">
+      <c r="I202" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J202" s="61">
+      <c r="J202" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K202" s="15">
+      <c r="K202" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L202" s="13"/>
     </row>
     <row r="203" spans="2:12" ht="15" customHeight="1">
       <c r="B203" s="10">
         <v>190</v>
       </c>
       <c r="C203" s="11"/>
       <c r="D203" s="12"/>
       <c r="E203" s="13"/>
       <c r="F203" s="13"/>
-      <c r="G203" s="59"/>
-      <c r="H203" s="15">
+      <c r="G203" s="56"/>
+      <c r="H203" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I203" s="15">
+      <c r="I203" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J203" s="61">
+      <c r="J203" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K203" s="15">
+      <c r="K203" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L203" s="13"/>
     </row>
     <row r="204" spans="2:12" ht="15" customHeight="1">
       <c r="B204" s="10">
         <v>191</v>
       </c>
       <c r="C204" s="11"/>
       <c r="D204" s="12"/>
       <c r="E204" s="13"/>
       <c r="F204" s="13"/>
-      <c r="G204" s="59"/>
-      <c r="H204" s="15">
+      <c r="G204" s="56"/>
+      <c r="H204" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I204" s="15">
+      <c r="I204" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J204" s="61">
+      <c r="J204" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K204" s="15">
+      <c r="K204" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L204" s="13"/>
     </row>
     <row r="205" spans="2:12" ht="15" customHeight="1">
       <c r="B205" s="10">
         <v>192</v>
       </c>
       <c r="C205" s="11"/>
       <c r="D205" s="12"/>
       <c r="E205" s="13"/>
       <c r="F205" s="13"/>
-      <c r="G205" s="59"/>
-      <c r="H205" s="15">
+      <c r="G205" s="56"/>
+      <c r="H205" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I205" s="15">
+      <c r="I205" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J205" s="61">
+      <c r="J205" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K205" s="15">
+      <c r="K205" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L205" s="13"/>
     </row>
     <row r="206" spans="2:12" ht="15" customHeight="1">
       <c r="B206" s="10">
         <v>193</v>
       </c>
       <c r="C206" s="11"/>
       <c r="D206" s="12"/>
       <c r="E206" s="13"/>
       <c r="F206" s="13"/>
-      <c r="G206" s="59"/>
-      <c r="H206" s="15">
+      <c r="G206" s="56"/>
+      <c r="H206" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I206" s="15">
+      <c r="I206" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J206" s="61">
+      <c r="J206" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K206" s="15">
+      <c r="K206" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L206" s="13"/>
     </row>
     <row r="207" spans="2:12" ht="15" customHeight="1">
       <c r="B207" s="10">
         <v>194</v>
       </c>
       <c r="C207" s="11"/>
       <c r="D207" s="12"/>
       <c r="E207" s="13"/>
       <c r="F207" s="13"/>
-      <c r="G207" s="59"/>
-      <c r="H207" s="15">
+      <c r="G207" s="56"/>
+      <c r="H207" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I207" s="15">
+      <c r="I207" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J207" s="61">
+      <c r="J207" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K207" s="15">
+      <c r="K207" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L207" s="13"/>
     </row>
     <row r="208" spans="2:12" ht="15" customHeight="1">
       <c r="B208" s="10">
         <v>195</v>
       </c>
       <c r="C208" s="11"/>
       <c r="D208" s="12"/>
       <c r="E208" s="13"/>
       <c r="F208" s="13"/>
-      <c r="G208" s="59"/>
-      <c r="H208" s="15">
+      <c r="G208" s="56"/>
+      <c r="H208" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I208" s="15">
+      <c r="I208" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J208" s="61">
+      <c r="J208" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K208" s="15">
+      <c r="K208" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L208" s="13"/>
     </row>
     <row r="209" spans="2:12" ht="15" customHeight="1">
       <c r="B209" s="10">
         <v>196</v>
       </c>
       <c r="C209" s="11"/>
       <c r="D209" s="12"/>
       <c r="E209" s="13"/>
       <c r="F209" s="13"/>
-      <c r="G209" s="59"/>
-      <c r="H209" s="15">
+      <c r="G209" s="56"/>
+      <c r="H209" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I209" s="15">
+      <c r="I209" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J209" s="61">
+      <c r="J209" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K209" s="15">
+      <c r="K209" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L209" s="13"/>
     </row>
     <row r="210" spans="2:12" ht="15" customHeight="1">
       <c r="B210" s="10">
         <v>197</v>
       </c>
       <c r="C210" s="11"/>
       <c r="D210" s="12"/>
       <c r="E210" s="13"/>
       <c r="F210" s="13"/>
-      <c r="G210" s="59"/>
-      <c r="H210" s="15">
+      <c r="G210" s="56"/>
+      <c r="H210" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I210" s="15">
+      <c r="I210" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J210" s="61">
+      <c r="J210" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K210" s="15">
+      <c r="K210" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L210" s="13"/>
     </row>
     <row r="211" spans="2:12" ht="15" customHeight="1">
       <c r="B211" s="10">
         <v>198</v>
       </c>
       <c r="C211" s="11"/>
       <c r="D211" s="12"/>
       <c r="E211" s="13"/>
       <c r="F211" s="13"/>
-      <c r="G211" s="59"/>
-      <c r="H211" s="15">
+      <c r="G211" s="56"/>
+      <c r="H211" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I211" s="15">
+      <c r="I211" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J211" s="61">
+      <c r="J211" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K211" s="15">
+      <c r="K211" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L211" s="13"/>
     </row>
     <row r="212" spans="2:12" ht="15" customHeight="1">
       <c r="B212" s="10">
         <v>199</v>
       </c>
       <c r="C212" s="11"/>
       <c r="D212" s="12"/>
       <c r="E212" s="13"/>
       <c r="F212" s="13"/>
-      <c r="G212" s="59"/>
-      <c r="H212" s="15">
+      <c r="G212" s="56"/>
+      <c r="H212" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="I212" s="15">
+      <c r="I212" s="14">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="J212" s="61">
+      <c r="J212" s="57">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="K212" s="15">
+      <c r="K212" s="14">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L212" s="13"/>
     </row>
     <row r="213" spans="2:12" ht="15" customHeight="1">
       <c r="B213" s="10">
         <v>200</v>
       </c>
       <c r="C213" s="11"/>
       <c r="D213" s="12"/>
       <c r="E213" s="13"/>
       <c r="F213" s="13"/>
-      <c r="G213" s="59"/>
-      <c r="H213" s="15">
+      <c r="G213" s="56"/>
+      <c r="H213" s="14">
         <f t="shared" ref="H213:H276" si="12">PPM_Negeri</f>
         <v>0</v>
       </c>
-      <c r="I213" s="15">
+      <c r="I213" s="14">
         <f t="shared" ref="I213:I276" si="13">PPM_Daerah</f>
         <v>0</v>
       </c>
-      <c r="J213" s="61">
+      <c r="J213" s="57">
         <f t="shared" ref="J213:J276" si="14">No_Kump</f>
         <v>0</v>
       </c>
-      <c r="K213" s="15">
+      <c r="K213" s="14">
         <f t="shared" ref="K213:K276" si="15">Nama_Sek</f>
         <v>0</v>
       </c>
       <c r="L213" s="13"/>
     </row>
     <row r="214" spans="2:12" ht="15" customHeight="1">
       <c r="B214" s="10">
         <v>201</v>
       </c>
       <c r="C214" s="11"/>
       <c r="D214" s="12"/>
       <c r="E214" s="13"/>
       <c r="F214" s="13"/>
-      <c r="G214" s="59"/>
-      <c r="H214" s="15">
+      <c r="G214" s="56"/>
+      <c r="H214" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I214" s="15">
+      <c r="I214" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J214" s="61">
+      <c r="J214" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K214" s="15">
+      <c r="K214" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L214" s="13"/>
     </row>
     <row r="215" spans="2:12" ht="15" customHeight="1">
       <c r="B215" s="10">
         <v>202</v>
       </c>
       <c r="C215" s="11"/>
       <c r="D215" s="12"/>
       <c r="E215" s="13"/>
       <c r="F215" s="13"/>
-      <c r="G215" s="59"/>
-      <c r="H215" s="15">
+      <c r="G215" s="56"/>
+      <c r="H215" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I215" s="15">
+      <c r="I215" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J215" s="61">
+      <c r="J215" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K215" s="15">
+      <c r="K215" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L215" s="13"/>
     </row>
     <row r="216" spans="2:12" ht="15" customHeight="1">
       <c r="B216" s="10">
         <v>203</v>
       </c>
       <c r="C216" s="11"/>
       <c r="D216" s="12"/>
       <c r="E216" s="13"/>
       <c r="F216" s="13"/>
-      <c r="G216" s="59"/>
-      <c r="H216" s="15">
+      <c r="G216" s="56"/>
+      <c r="H216" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I216" s="15">
+      <c r="I216" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J216" s="61">
+      <c r="J216" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K216" s="15">
+      <c r="K216" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L216" s="13"/>
     </row>
     <row r="217" spans="2:12" ht="15" customHeight="1">
       <c r="B217" s="10">
         <v>204</v>
       </c>
       <c r="C217" s="11"/>
       <c r="D217" s="12"/>
       <c r="E217" s="13"/>
       <c r="F217" s="13"/>
-      <c r="G217" s="59"/>
-      <c r="H217" s="15">
+      <c r="G217" s="56"/>
+      <c r="H217" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I217" s="15">
+      <c r="I217" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J217" s="61">
+      <c r="J217" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K217" s="15">
+      <c r="K217" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L217" s="13"/>
     </row>
     <row r="218" spans="2:12" ht="15" customHeight="1">
       <c r="B218" s="10">
         <v>205</v>
       </c>
       <c r="C218" s="11"/>
       <c r="D218" s="12"/>
       <c r="E218" s="13"/>
       <c r="F218" s="13"/>
-      <c r="G218" s="59"/>
-      <c r="H218" s="15">
+      <c r="G218" s="56"/>
+      <c r="H218" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I218" s="15">
+      <c r="I218" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J218" s="61">
+      <c r="J218" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K218" s="15">
+      <c r="K218" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L218" s="13"/>
     </row>
     <row r="219" spans="2:12" ht="15" customHeight="1">
       <c r="B219" s="10">
         <v>206</v>
       </c>
       <c r="C219" s="11"/>
       <c r="D219" s="12"/>
       <c r="E219" s="13"/>
       <c r="F219" s="13"/>
-      <c r="G219" s="59"/>
-      <c r="H219" s="15">
+      <c r="G219" s="56"/>
+      <c r="H219" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I219" s="15">
+      <c r="I219" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J219" s="61">
+      <c r="J219" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K219" s="15">
+      <c r="K219" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L219" s="13"/>
     </row>
     <row r="220" spans="2:12" ht="15" customHeight="1">
       <c r="B220" s="10">
         <v>207</v>
       </c>
       <c r="C220" s="11"/>
       <c r="D220" s="12"/>
       <c r="E220" s="13"/>
       <c r="F220" s="13"/>
-      <c r="G220" s="59"/>
-      <c r="H220" s="15">
+      <c r="G220" s="56"/>
+      <c r="H220" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I220" s="15">
+      <c r="I220" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J220" s="61">
+      <c r="J220" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K220" s="15">
+      <c r="K220" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L220" s="13"/>
     </row>
     <row r="221" spans="2:12" ht="15" customHeight="1">
       <c r="B221" s="10">
         <v>208</v>
       </c>
       <c r="C221" s="11"/>
       <c r="D221" s="12"/>
       <c r="E221" s="13"/>
       <c r="F221" s="13"/>
-      <c r="G221" s="59"/>
-      <c r="H221" s="15">
+      <c r="G221" s="56"/>
+      <c r="H221" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I221" s="15">
+      <c r="I221" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J221" s="61">
+      <c r="J221" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K221" s="15">
+      <c r="K221" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L221" s="13"/>
     </row>
     <row r="222" spans="2:12" ht="15" customHeight="1">
       <c r="B222" s="10">
         <v>209</v>
       </c>
       <c r="C222" s="11"/>
       <c r="D222" s="12"/>
       <c r="E222" s="13"/>
       <c r="F222" s="13"/>
-      <c r="G222" s="59"/>
-      <c r="H222" s="15">
+      <c r="G222" s="56"/>
+      <c r="H222" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I222" s="15">
+      <c r="I222" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J222" s="61">
+      <c r="J222" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K222" s="15">
+      <c r="K222" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L222" s="13"/>
     </row>
     <row r="223" spans="2:12" ht="15" customHeight="1">
       <c r="B223" s="10">
         <v>210</v>
       </c>
       <c r="C223" s="11"/>
       <c r="D223" s="12"/>
       <c r="E223" s="13"/>
       <c r="F223" s="13"/>
-      <c r="G223" s="59"/>
-      <c r="H223" s="15">
+      <c r="G223" s="56"/>
+      <c r="H223" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I223" s="15">
+      <c r="I223" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J223" s="61">
+      <c r="J223" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K223" s="15">
+      <c r="K223" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L223" s="13"/>
     </row>
     <row r="224" spans="2:12" ht="15" customHeight="1">
       <c r="B224" s="10">
         <v>211</v>
       </c>
       <c r="C224" s="11"/>
       <c r="D224" s="12"/>
       <c r="E224" s="13"/>
       <c r="F224" s="13"/>
-      <c r="G224" s="59"/>
-      <c r="H224" s="15">
+      <c r="G224" s="56"/>
+      <c r="H224" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I224" s="15">
+      <c r="I224" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J224" s="61">
+      <c r="J224" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K224" s="15">
+      <c r="K224" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L224" s="13"/>
     </row>
     <row r="225" spans="2:12" ht="15" customHeight="1">
       <c r="B225" s="10">
         <v>212</v>
       </c>
       <c r="C225" s="11"/>
       <c r="D225" s="12"/>
       <c r="E225" s="13"/>
       <c r="F225" s="13"/>
-      <c r="G225" s="59"/>
-      <c r="H225" s="15">
+      <c r="G225" s="56"/>
+      <c r="H225" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I225" s="15">
+      <c r="I225" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J225" s="61">
+      <c r="J225" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K225" s="15">
+      <c r="K225" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L225" s="13"/>
     </row>
     <row r="226" spans="2:12" ht="15" customHeight="1">
       <c r="B226" s="10">
         <v>213</v>
       </c>
       <c r="C226" s="11"/>
       <c r="D226" s="12"/>
       <c r="E226" s="13"/>
       <c r="F226" s="13"/>
-      <c r="G226" s="59"/>
-      <c r="H226" s="15">
+      <c r="G226" s="56"/>
+      <c r="H226" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I226" s="15">
+      <c r="I226" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J226" s="61">
+      <c r="J226" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K226" s="15">
+      <c r="K226" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L226" s="13"/>
     </row>
     <row r="227" spans="2:12" ht="15" customHeight="1">
       <c r="B227" s="10">
         <v>214</v>
       </c>
       <c r="C227" s="11"/>
       <c r="D227" s="12"/>
       <c r="E227" s="13"/>
       <c r="F227" s="13"/>
-      <c r="G227" s="59"/>
-      <c r="H227" s="15">
+      <c r="G227" s="56"/>
+      <c r="H227" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I227" s="15">
+      <c r="I227" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J227" s="61">
+      <c r="J227" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K227" s="15">
+      <c r="K227" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L227" s="13"/>
     </row>
     <row r="228" spans="2:12" ht="15" customHeight="1">
       <c r="B228" s="10">
         <v>215</v>
       </c>
       <c r="C228" s="11"/>
       <c r="D228" s="12"/>
       <c r="E228" s="13"/>
       <c r="F228" s="13"/>
-      <c r="G228" s="59"/>
-      <c r="H228" s="15">
+      <c r="G228" s="56"/>
+      <c r="H228" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I228" s="15">
+      <c r="I228" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J228" s="61">
+      <c r="J228" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K228" s="15">
+      <c r="K228" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L228" s="13"/>
     </row>
     <row r="229" spans="2:12" ht="15" customHeight="1">
       <c r="B229" s="10">
         <v>216</v>
       </c>
       <c r="C229" s="11"/>
       <c r="D229" s="12"/>
       <c r="E229" s="13"/>
       <c r="F229" s="13"/>
-      <c r="G229" s="59"/>
-      <c r="H229" s="15">
+      <c r="G229" s="56"/>
+      <c r="H229" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I229" s="15">
+      <c r="I229" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J229" s="61">
+      <c r="J229" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K229" s="15">
+      <c r="K229" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L229" s="13"/>
     </row>
     <row r="230" spans="2:12" ht="15" customHeight="1">
       <c r="B230" s="10">
         <v>217</v>
       </c>
       <c r="C230" s="11"/>
       <c r="D230" s="12"/>
       <c r="E230" s="13"/>
       <c r="F230" s="13"/>
-      <c r="G230" s="59"/>
-      <c r="H230" s="15">
+      <c r="G230" s="56"/>
+      <c r="H230" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I230" s="15">
+      <c r="I230" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J230" s="61">
+      <c r="J230" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K230" s="15">
+      <c r="K230" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L230" s="13"/>
     </row>
     <row r="231" spans="2:12" ht="15" customHeight="1">
       <c r="B231" s="10">
         <v>218</v>
       </c>
       <c r="C231" s="11"/>
       <c r="D231" s="12"/>
       <c r="E231" s="13"/>
       <c r="F231" s="13"/>
-      <c r="G231" s="59"/>
-      <c r="H231" s="15">
+      <c r="G231" s="56"/>
+      <c r="H231" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I231" s="15">
+      <c r="I231" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J231" s="61">
+      <c r="J231" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K231" s="15">
+      <c r="K231" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L231" s="13"/>
     </row>
     <row r="232" spans="2:12" ht="15" customHeight="1">
       <c r="B232" s="10">
         <v>219</v>
       </c>
       <c r="C232" s="11"/>
       <c r="D232" s="12"/>
       <c r="E232" s="13"/>
       <c r="F232" s="13"/>
-      <c r="G232" s="59"/>
-      <c r="H232" s="15">
+      <c r="G232" s="56"/>
+      <c r="H232" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I232" s="15">
+      <c r="I232" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J232" s="61">
+      <c r="J232" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K232" s="15">
+      <c r="K232" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L232" s="13"/>
     </row>
     <row r="233" spans="2:12" ht="15" customHeight="1">
       <c r="B233" s="10">
         <v>220</v>
       </c>
       <c r="C233" s="11"/>
       <c r="D233" s="12"/>
       <c r="E233" s="13"/>
       <c r="F233" s="13"/>
-      <c r="G233" s="59"/>
-      <c r="H233" s="15">
+      <c r="G233" s="56"/>
+      <c r="H233" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I233" s="15">
+      <c r="I233" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J233" s="61">
+      <c r="J233" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K233" s="15">
+      <c r="K233" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L233" s="13"/>
     </row>
     <row r="234" spans="2:12" ht="15" customHeight="1">
       <c r="B234" s="10">
         <v>221</v>
       </c>
       <c r="C234" s="11"/>
       <c r="D234" s="12"/>
       <c r="E234" s="13"/>
       <c r="F234" s="13"/>
-      <c r="G234" s="59"/>
-      <c r="H234" s="15">
+      <c r="G234" s="56"/>
+      <c r="H234" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I234" s="15">
+      <c r="I234" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J234" s="61">
+      <c r="J234" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K234" s="15">
+      <c r="K234" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L234" s="13"/>
     </row>
     <row r="235" spans="2:12" ht="15" customHeight="1">
       <c r="B235" s="10">
         <v>222</v>
       </c>
       <c r="C235" s="11"/>
       <c r="D235" s="12"/>
       <c r="E235" s="13"/>
       <c r="F235" s="13"/>
-      <c r="G235" s="59"/>
-      <c r="H235" s="15">
+      <c r="G235" s="56"/>
+      <c r="H235" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I235" s="15">
+      <c r="I235" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J235" s="61">
+      <c r="J235" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K235" s="15">
+      <c r="K235" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L235" s="13"/>
     </row>
     <row r="236" spans="2:12" ht="15" customHeight="1">
       <c r="B236" s="10">
         <v>223</v>
       </c>
       <c r="C236" s="11"/>
       <c r="D236" s="12"/>
       <c r="E236" s="13"/>
       <c r="F236" s="13"/>
-      <c r="G236" s="59"/>
-      <c r="H236" s="15">
+      <c r="G236" s="56"/>
+      <c r="H236" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I236" s="15">
+      <c r="I236" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J236" s="61">
+      <c r="J236" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K236" s="15">
+      <c r="K236" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L236" s="13"/>
     </row>
     <row r="237" spans="2:12" ht="15" customHeight="1">
       <c r="B237" s="10">
         <v>224</v>
       </c>
       <c r="C237" s="11"/>
       <c r="D237" s="12"/>
       <c r="E237" s="13"/>
       <c r="F237" s="13"/>
-      <c r="G237" s="59"/>
-      <c r="H237" s="15">
+      <c r="G237" s="56"/>
+      <c r="H237" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I237" s="15">
+      <c r="I237" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J237" s="61">
+      <c r="J237" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K237" s="15">
+      <c r="K237" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L237" s="13"/>
     </row>
     <row r="238" spans="2:12" ht="15" customHeight="1">
       <c r="B238" s="10">
         <v>225</v>
       </c>
       <c r="C238" s="11"/>
       <c r="D238" s="12"/>
       <c r="E238" s="13"/>
       <c r="F238" s="13"/>
-      <c r="G238" s="59"/>
-      <c r="H238" s="15">
+      <c r="G238" s="56"/>
+      <c r="H238" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I238" s="15">
+      <c r="I238" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J238" s="61">
+      <c r="J238" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K238" s="15">
+      <c r="K238" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L238" s="13"/>
     </row>
     <row r="239" spans="2:12" ht="15" customHeight="1">
       <c r="B239" s="10">
         <v>226</v>
       </c>
       <c r="C239" s="11"/>
       <c r="D239" s="12"/>
       <c r="E239" s="13"/>
       <c r="F239" s="13"/>
-      <c r="G239" s="59"/>
-      <c r="H239" s="15">
+      <c r="G239" s="56"/>
+      <c r="H239" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I239" s="15">
+      <c r="I239" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J239" s="61">
+      <c r="J239" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K239" s="15">
+      <c r="K239" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L239" s="13"/>
     </row>
     <row r="240" spans="2:12" ht="15" customHeight="1">
       <c r="B240" s="10">
         <v>227</v>
       </c>
       <c r="C240" s="11"/>
       <c r="D240" s="12"/>
       <c r="E240" s="13"/>
       <c r="F240" s="13"/>
-      <c r="G240" s="59"/>
-      <c r="H240" s="15">
+      <c r="G240" s="56"/>
+      <c r="H240" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I240" s="15">
+      <c r="I240" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J240" s="61">
+      <c r="J240" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K240" s="15">
+      <c r="K240" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L240" s="13"/>
     </row>
     <row r="241" spans="2:12" ht="15" customHeight="1">
       <c r="B241" s="10">
         <v>228</v>
       </c>
       <c r="C241" s="11"/>
       <c r="D241" s="12"/>
       <c r="E241" s="13"/>
       <c r="F241" s="13"/>
-      <c r="G241" s="59"/>
-      <c r="H241" s="15">
+      <c r="G241" s="56"/>
+      <c r="H241" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I241" s="15">
+      <c r="I241" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J241" s="61">
+      <c r="J241" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K241" s="15">
+      <c r="K241" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L241" s="13"/>
     </row>
     <row r="242" spans="2:12" ht="15" customHeight="1">
       <c r="B242" s="10">
         <v>229</v>
       </c>
       <c r="C242" s="11"/>
       <c r="D242" s="12"/>
       <c r="E242" s="13"/>
       <c r="F242" s="13"/>
-      <c r="G242" s="59"/>
-      <c r="H242" s="15">
+      <c r="G242" s="56"/>
+      <c r="H242" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I242" s="15">
+      <c r="I242" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J242" s="61">
+      <c r="J242" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K242" s="15">
+      <c r="K242" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L242" s="13"/>
     </row>
     <row r="243" spans="2:12" ht="15" customHeight="1">
       <c r="B243" s="10">
         <v>230</v>
       </c>
       <c r="C243" s="11"/>
       <c r="D243" s="12"/>
       <c r="E243" s="13"/>
       <c r="F243" s="13"/>
-      <c r="G243" s="59"/>
-      <c r="H243" s="15">
+      <c r="G243" s="56"/>
+      <c r="H243" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I243" s="15">
+      <c r="I243" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J243" s="61">
+      <c r="J243" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K243" s="15">
+      <c r="K243" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L243" s="13"/>
     </row>
     <row r="244" spans="2:12" ht="15" customHeight="1">
       <c r="B244" s="10">
         <v>231</v>
       </c>
       <c r="C244" s="11"/>
       <c r="D244" s="12"/>
       <c r="E244" s="13"/>
       <c r="F244" s="13"/>
-      <c r="G244" s="59"/>
-      <c r="H244" s="15">
+      <c r="G244" s="56"/>
+      <c r="H244" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I244" s="15">
+      <c r="I244" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J244" s="61">
+      <c r="J244" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K244" s="15">
+      <c r="K244" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L244" s="13"/>
     </row>
     <row r="245" spans="2:12" ht="15" customHeight="1">
       <c r="B245" s="10">
         <v>232</v>
       </c>
       <c r="C245" s="11"/>
       <c r="D245" s="12"/>
       <c r="E245" s="13"/>
       <c r="F245" s="13"/>
-      <c r="G245" s="59"/>
-      <c r="H245" s="15">
+      <c r="G245" s="56"/>
+      <c r="H245" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I245" s="15">
+      <c r="I245" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J245" s="61">
+      <c r="J245" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K245" s="15">
+      <c r="K245" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L245" s="13"/>
     </row>
     <row r="246" spans="2:12" ht="15" customHeight="1">
       <c r="B246" s="10">
         <v>233</v>
       </c>
       <c r="C246" s="11"/>
       <c r="D246" s="12"/>
       <c r="E246" s="13"/>
       <c r="F246" s="13"/>
-      <c r="G246" s="59"/>
-      <c r="H246" s="15">
+      <c r="G246" s="56"/>
+      <c r="H246" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I246" s="15">
+      <c r="I246" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J246" s="61">
+      <c r="J246" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K246" s="15">
+      <c r="K246" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L246" s="13"/>
     </row>
     <row r="247" spans="2:12" ht="15" customHeight="1">
       <c r="B247" s="10">
         <v>234</v>
       </c>
       <c r="C247" s="11"/>
       <c r="D247" s="12"/>
       <c r="E247" s="13"/>
       <c r="F247" s="13"/>
-      <c r="G247" s="59"/>
-      <c r="H247" s="15">
+      <c r="G247" s="56"/>
+      <c r="H247" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I247" s="15">
+      <c r="I247" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J247" s="61">
+      <c r="J247" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K247" s="15">
+      <c r="K247" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L247" s="13"/>
     </row>
     <row r="248" spans="2:12" ht="15" customHeight="1">
       <c r="B248" s="10">
         <v>235</v>
       </c>
       <c r="C248" s="11"/>
       <c r="D248" s="12"/>
       <c r="E248" s="13"/>
       <c r="F248" s="13"/>
-      <c r="G248" s="59"/>
-      <c r="H248" s="15">
+      <c r="G248" s="56"/>
+      <c r="H248" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I248" s="15">
+      <c r="I248" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J248" s="61">
+      <c r="J248" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K248" s="15">
+      <c r="K248" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L248" s="13"/>
     </row>
     <row r="249" spans="2:12" ht="15" customHeight="1">
       <c r="B249" s="10">
         <v>236</v>
       </c>
       <c r="C249" s="11"/>
       <c r="D249" s="12"/>
       <c r="E249" s="13"/>
       <c r="F249" s="13"/>
-      <c r="G249" s="59"/>
-      <c r="H249" s="15">
+      <c r="G249" s="56"/>
+      <c r="H249" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I249" s="15">
+      <c r="I249" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J249" s="61">
+      <c r="J249" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K249" s="15">
+      <c r="K249" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L249" s="13"/>
     </row>
     <row r="250" spans="2:12" ht="15" customHeight="1">
       <c r="B250" s="10">
         <v>237</v>
       </c>
       <c r="C250" s="11"/>
       <c r="D250" s="12"/>
       <c r="E250" s="13"/>
       <c r="F250" s="13"/>
-      <c r="G250" s="59"/>
-      <c r="H250" s="15">
+      <c r="G250" s="56"/>
+      <c r="H250" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I250" s="15">
+      <c r="I250" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J250" s="61">
+      <c r="J250" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K250" s="15">
+      <c r="K250" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L250" s="13"/>
     </row>
     <row r="251" spans="2:12" ht="15" customHeight="1">
       <c r="B251" s="10">
         <v>238</v>
       </c>
       <c r="C251" s="11"/>
       <c r="D251" s="12"/>
       <c r="E251" s="13"/>
       <c r="F251" s="13"/>
-      <c r="G251" s="59"/>
-      <c r="H251" s="15">
+      <c r="G251" s="56"/>
+      <c r="H251" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I251" s="15">
+      <c r="I251" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J251" s="61">
+      <c r="J251" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K251" s="15">
+      <c r="K251" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L251" s="13"/>
     </row>
     <row r="252" spans="2:12" ht="15" customHeight="1">
       <c r="B252" s="10">
         <v>239</v>
       </c>
       <c r="C252" s="11"/>
       <c r="D252" s="12"/>
       <c r="E252" s="13"/>
       <c r="F252" s="13"/>
-      <c r="G252" s="59"/>
-      <c r="H252" s="15">
+      <c r="G252" s="56"/>
+      <c r="H252" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I252" s="15">
+      <c r="I252" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J252" s="61">
+      <c r="J252" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K252" s="15">
+      <c r="K252" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L252" s="13"/>
     </row>
     <row r="253" spans="2:12" ht="15" customHeight="1">
       <c r="B253" s="10">
         <v>240</v>
       </c>
       <c r="C253" s="11"/>
       <c r="D253" s="12"/>
       <c r="E253" s="13"/>
       <c r="F253" s="13"/>
-      <c r="G253" s="59"/>
-      <c r="H253" s="15">
+      <c r="G253" s="56"/>
+      <c r="H253" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I253" s="15">
+      <c r="I253" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J253" s="61">
+      <c r="J253" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K253" s="15">
+      <c r="K253" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L253" s="13"/>
     </row>
     <row r="254" spans="2:12" ht="15" customHeight="1">
       <c r="B254" s="10">
         <v>241</v>
       </c>
       <c r="C254" s="11"/>
       <c r="D254" s="12"/>
       <c r="E254" s="13"/>
       <c r="F254" s="13"/>
-      <c r="G254" s="59"/>
-      <c r="H254" s="15">
+      <c r="G254" s="56"/>
+      <c r="H254" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I254" s="15">
+      <c r="I254" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J254" s="61">
+      <c r="J254" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K254" s="15">
+      <c r="K254" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L254" s="13"/>
     </row>
     <row r="255" spans="2:12" ht="15" customHeight="1">
       <c r="B255" s="10">
         <v>242</v>
       </c>
       <c r="C255" s="11"/>
       <c r="D255" s="12"/>
       <c r="E255" s="13"/>
       <c r="F255" s="13"/>
-      <c r="G255" s="59"/>
-      <c r="H255" s="15">
+      <c r="G255" s="56"/>
+      <c r="H255" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I255" s="15">
+      <c r="I255" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J255" s="61">
+      <c r="J255" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K255" s="15">
+      <c r="K255" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L255" s="13"/>
     </row>
     <row r="256" spans="2:12" ht="15" customHeight="1">
       <c r="B256" s="10">
         <v>243</v>
       </c>
       <c r="C256" s="11"/>
       <c r="D256" s="12"/>
       <c r="E256" s="13"/>
       <c r="F256" s="13"/>
-      <c r="G256" s="59"/>
-      <c r="H256" s="15">
+      <c r="G256" s="56"/>
+      <c r="H256" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I256" s="15">
+      <c r="I256" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J256" s="61">
+      <c r="J256" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K256" s="15">
+      <c r="K256" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L256" s="13"/>
     </row>
     <row r="257" spans="2:12" ht="15" customHeight="1">
       <c r="B257" s="10">
         <v>244</v>
       </c>
       <c r="C257" s="11"/>
       <c r="D257" s="12"/>
       <c r="E257" s="13"/>
       <c r="F257" s="13"/>
-      <c r="G257" s="59"/>
-      <c r="H257" s="15">
+      <c r="G257" s="56"/>
+      <c r="H257" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I257" s="15">
+      <c r="I257" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J257" s="61">
+      <c r="J257" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K257" s="15">
+      <c r="K257" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L257" s="13"/>
     </row>
     <row r="258" spans="2:12" ht="15" customHeight="1">
       <c r="B258" s="10">
         <v>245</v>
       </c>
       <c r="C258" s="11"/>
       <c r="D258" s="12"/>
       <c r="E258" s="13"/>
       <c r="F258" s="13"/>
-      <c r="G258" s="59"/>
-      <c r="H258" s="15">
+      <c r="G258" s="56"/>
+      <c r="H258" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I258" s="15">
+      <c r="I258" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J258" s="61">
+      <c r="J258" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K258" s="15">
+      <c r="K258" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L258" s="13"/>
     </row>
     <row r="259" spans="2:12" ht="15" customHeight="1">
       <c r="B259" s="10">
         <v>246</v>
       </c>
       <c r="C259" s="11"/>
       <c r="D259" s="12"/>
       <c r="E259" s="13"/>
       <c r="F259" s="13"/>
-      <c r="G259" s="59"/>
-      <c r="H259" s="15">
+      <c r="G259" s="56"/>
+      <c r="H259" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I259" s="15">
+      <c r="I259" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J259" s="61">
+      <c r="J259" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K259" s="15">
+      <c r="K259" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L259" s="13"/>
     </row>
     <row r="260" spans="2:12" ht="15" customHeight="1">
       <c r="B260" s="10">
         <v>247</v>
       </c>
       <c r="C260" s="11"/>
       <c r="D260" s="12"/>
       <c r="E260" s="13"/>
       <c r="F260" s="13"/>
-      <c r="G260" s="59"/>
-      <c r="H260" s="15">
+      <c r="G260" s="56"/>
+      <c r="H260" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I260" s="15">
+      <c r="I260" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J260" s="61">
+      <c r="J260" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K260" s="15">
+      <c r="K260" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L260" s="13"/>
     </row>
     <row r="261" spans="2:12" ht="15" customHeight="1">
       <c r="B261" s="10">
         <v>248</v>
       </c>
       <c r="C261" s="11"/>
       <c r="D261" s="12"/>
       <c r="E261" s="13"/>
       <c r="F261" s="13"/>
-      <c r="G261" s="59"/>
-      <c r="H261" s="15">
+      <c r="G261" s="56"/>
+      <c r="H261" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I261" s="15">
+      <c r="I261" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J261" s="61">
+      <c r="J261" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K261" s="15">
+      <c r="K261" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L261" s="13"/>
     </row>
     <row r="262" spans="2:12" ht="15" customHeight="1">
       <c r="B262" s="10">
         <v>249</v>
       </c>
       <c r="C262" s="11"/>
       <c r="D262" s="12"/>
       <c r="E262" s="13"/>
       <c r="F262" s="13"/>
-      <c r="G262" s="59"/>
-      <c r="H262" s="15">
+      <c r="G262" s="56"/>
+      <c r="H262" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I262" s="15">
+      <c r="I262" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J262" s="61">
+      <c r="J262" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K262" s="15">
+      <c r="K262" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L262" s="13"/>
     </row>
     <row r="263" spans="2:12" ht="15" customHeight="1">
       <c r="B263" s="10">
         <v>250</v>
       </c>
       <c r="C263" s="11"/>
       <c r="D263" s="12"/>
       <c r="E263" s="13"/>
       <c r="F263" s="13"/>
-      <c r="G263" s="59"/>
-      <c r="H263" s="15">
+      <c r="G263" s="56"/>
+      <c r="H263" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I263" s="15">
+      <c r="I263" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J263" s="61">
+      <c r="J263" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K263" s="15">
+      <c r="K263" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L263" s="13"/>
     </row>
     <row r="264" spans="2:12" ht="15" customHeight="1">
       <c r="B264" s="10">
         <v>251</v>
       </c>
       <c r="C264" s="11"/>
       <c r="D264" s="12"/>
       <c r="E264" s="13"/>
       <c r="F264" s="13"/>
-      <c r="G264" s="59"/>
-      <c r="H264" s="15">
+      <c r="G264" s="56"/>
+      <c r="H264" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I264" s="15">
+      <c r="I264" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J264" s="61">
+      <c r="J264" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K264" s="15">
+      <c r="K264" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L264" s="13"/>
     </row>
     <row r="265" spans="2:12" ht="15" customHeight="1">
       <c r="B265" s="10">
         <v>252</v>
       </c>
       <c r="C265" s="11"/>
       <c r="D265" s="12"/>
       <c r="E265" s="13"/>
       <c r="F265" s="13"/>
-      <c r="G265" s="59"/>
-      <c r="H265" s="15">
+      <c r="G265" s="56"/>
+      <c r="H265" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I265" s="15">
+      <c r="I265" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J265" s="61">
+      <c r="J265" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K265" s="15">
+      <c r="K265" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L265" s="13"/>
     </row>
     <row r="266" spans="2:12" ht="15" customHeight="1">
       <c r="B266" s="10">
         <v>253</v>
       </c>
       <c r="C266" s="11"/>
       <c r="D266" s="12"/>
       <c r="E266" s="13"/>
       <c r="F266" s="13"/>
-      <c r="G266" s="59"/>
-      <c r="H266" s="15">
+      <c r="G266" s="56"/>
+      <c r="H266" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I266" s="15">
+      <c r="I266" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J266" s="61">
+      <c r="J266" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K266" s="15">
+      <c r="K266" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L266" s="13"/>
     </row>
     <row r="267" spans="2:12" ht="15" customHeight="1">
       <c r="B267" s="10">
         <v>254</v>
       </c>
       <c r="C267" s="11"/>
       <c r="D267" s="12"/>
       <c r="E267" s="13"/>
       <c r="F267" s="13"/>
-      <c r="G267" s="59"/>
-      <c r="H267" s="15">
+      <c r="G267" s="56"/>
+      <c r="H267" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I267" s="15">
+      <c r="I267" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J267" s="61">
+      <c r="J267" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K267" s="15">
+      <c r="K267" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L267" s="13"/>
     </row>
     <row r="268" spans="2:12" ht="15" customHeight="1">
       <c r="B268" s="10">
         <v>255</v>
       </c>
       <c r="C268" s="11"/>
       <c r="D268" s="12"/>
       <c r="E268" s="13"/>
       <c r="F268" s="13"/>
-      <c r="G268" s="59"/>
-      <c r="H268" s="15">
+      <c r="G268" s="56"/>
+      <c r="H268" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I268" s="15">
+      <c r="I268" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J268" s="61">
+      <c r="J268" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K268" s="15">
+      <c r="K268" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L268" s="13"/>
     </row>
     <row r="269" spans="2:12" ht="15" customHeight="1">
       <c r="B269" s="10">
         <v>256</v>
       </c>
       <c r="C269" s="11"/>
       <c r="D269" s="12"/>
       <c r="E269" s="13"/>
       <c r="F269" s="13"/>
-      <c r="G269" s="59"/>
-      <c r="H269" s="15">
+      <c r="G269" s="56"/>
+      <c r="H269" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I269" s="15">
+      <c r="I269" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J269" s="61">
+      <c r="J269" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K269" s="15">
+      <c r="K269" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L269" s="13"/>
     </row>
     <row r="270" spans="2:12" ht="15" customHeight="1">
       <c r="B270" s="10">
         <v>257</v>
       </c>
       <c r="C270" s="11"/>
       <c r="D270" s="12"/>
       <c r="E270" s="13"/>
       <c r="F270" s="13"/>
-      <c r="G270" s="59"/>
-      <c r="H270" s="15">
+      <c r="G270" s="56"/>
+      <c r="H270" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I270" s="15">
+      <c r="I270" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J270" s="61">
+      <c r="J270" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K270" s="15">
+      <c r="K270" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L270" s="13"/>
     </row>
     <row r="271" spans="2:12" ht="15" customHeight="1">
       <c r="B271" s="10">
         <v>258</v>
       </c>
       <c r="C271" s="11"/>
       <c r="D271" s="12"/>
       <c r="E271" s="13"/>
       <c r="F271" s="13"/>
-      <c r="G271" s="59"/>
-      <c r="H271" s="15">
+      <c r="G271" s="56"/>
+      <c r="H271" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I271" s="15">
+      <c r="I271" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J271" s="61">
+      <c r="J271" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K271" s="15">
+      <c r="K271" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L271" s="13"/>
     </row>
     <row r="272" spans="2:12" ht="15" customHeight="1">
       <c r="B272" s="10">
         <v>259</v>
       </c>
       <c r="C272" s="11"/>
       <c r="D272" s="12"/>
       <c r="E272" s="13"/>
       <c r="F272" s="13"/>
-      <c r="G272" s="59"/>
-      <c r="H272" s="15">
+      <c r="G272" s="56"/>
+      <c r="H272" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I272" s="15">
+      <c r="I272" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J272" s="61">
+      <c r="J272" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K272" s="15">
+      <c r="K272" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L272" s="13"/>
     </row>
     <row r="273" spans="2:12" ht="15" customHeight="1">
       <c r="B273" s="10">
         <v>260</v>
       </c>
       <c r="C273" s="11"/>
       <c r="D273" s="12"/>
       <c r="E273" s="13"/>
       <c r="F273" s="13"/>
-      <c r="G273" s="59"/>
-      <c r="H273" s="15">
+      <c r="G273" s="56"/>
+      <c r="H273" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I273" s="15">
+      <c r="I273" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J273" s="61">
+      <c r="J273" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K273" s="15">
+      <c r="K273" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L273" s="13"/>
     </row>
     <row r="274" spans="2:12" ht="15" customHeight="1">
       <c r="B274" s="10">
         <v>261</v>
       </c>
       <c r="C274" s="11"/>
       <c r="D274" s="12"/>
       <c r="E274" s="13"/>
       <c r="F274" s="13"/>
-      <c r="G274" s="59"/>
-      <c r="H274" s="15">
+      <c r="G274" s="56"/>
+      <c r="H274" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I274" s="15">
+      <c r="I274" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J274" s="61">
+      <c r="J274" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K274" s="15">
+      <c r="K274" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L274" s="13"/>
     </row>
     <row r="275" spans="2:12" ht="15" customHeight="1">
       <c r="B275" s="10">
         <v>262</v>
       </c>
       <c r="C275" s="11"/>
       <c r="D275" s="12"/>
       <c r="E275" s="13"/>
       <c r="F275" s="13"/>
-      <c r="G275" s="59"/>
-      <c r="H275" s="15">
+      <c r="G275" s="56"/>
+      <c r="H275" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I275" s="15">
+      <c r="I275" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J275" s="61">
+      <c r="J275" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K275" s="15">
+      <c r="K275" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L275" s="13"/>
     </row>
     <row r="276" spans="2:12" ht="15" customHeight="1">
       <c r="B276" s="10">
         <v>263</v>
       </c>
       <c r="C276" s="11"/>
       <c r="D276" s="12"/>
       <c r="E276" s="13"/>
       <c r="F276" s="13"/>
-      <c r="G276" s="59"/>
-      <c r="H276" s="15">
+      <c r="G276" s="56"/>
+      <c r="H276" s="14">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="I276" s="15">
+      <c r="I276" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="J276" s="61">
+      <c r="J276" s="57">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
-      <c r="K276" s="15">
+      <c r="K276" s="14">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L276" s="13"/>
     </row>
     <row r="277" spans="2:12" ht="15" customHeight="1">
       <c r="B277" s="10">
         <v>264</v>
       </c>
       <c r="C277" s="11"/>
       <c r="D277" s="12"/>
       <c r="E277" s="13"/>
       <c r="F277" s="13"/>
-      <c r="G277" s="59"/>
-      <c r="H277" s="15">
+      <c r="G277" s="56"/>
+      <c r="H277" s="14">
         <f t="shared" ref="H277:H313" si="16">PPM_Negeri</f>
         <v>0</v>
       </c>
-      <c r="I277" s="15">
+      <c r="I277" s="14">
         <f t="shared" ref="I277:I313" si="17">PPM_Daerah</f>
         <v>0</v>
       </c>
-      <c r="J277" s="61">
+      <c r="J277" s="57">
         <f t="shared" ref="J277:J313" si="18">No_Kump</f>
         <v>0</v>
       </c>
-      <c r="K277" s="15">
+      <c r="K277" s="14">
         <f t="shared" ref="K277:K313" si="19">Nama_Sek</f>
         <v>0</v>
       </c>
       <c r="L277" s="13"/>
     </row>
     <row r="278" spans="2:12" ht="15" customHeight="1">
       <c r="B278" s="10">
         <v>265</v>
       </c>
       <c r="C278" s="11"/>
       <c r="D278" s="12"/>
       <c r="E278" s="13"/>
       <c r="F278" s="13"/>
-      <c r="G278" s="59"/>
-      <c r="H278" s="15">
+      <c r="G278" s="56"/>
+      <c r="H278" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I278" s="15">
+      <c r="I278" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J278" s="61">
+      <c r="J278" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K278" s="15">
+      <c r="K278" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L278" s="13"/>
     </row>
     <row r="279" spans="2:12" ht="15" customHeight="1">
       <c r="B279" s="10">
         <v>266</v>
       </c>
       <c r="C279" s="11"/>
       <c r="D279" s="12"/>
       <c r="E279" s="13"/>
       <c r="F279" s="13"/>
-      <c r="G279" s="59"/>
-      <c r="H279" s="15">
+      <c r="G279" s="56"/>
+      <c r="H279" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I279" s="15">
+      <c r="I279" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J279" s="61">
+      <c r="J279" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K279" s="15">
+      <c r="K279" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L279" s="13"/>
     </row>
     <row r="280" spans="2:12" ht="15" customHeight="1">
       <c r="B280" s="10">
         <v>267</v>
       </c>
       <c r="C280" s="11"/>
       <c r="D280" s="12"/>
       <c r="E280" s="13"/>
       <c r="F280" s="13"/>
-      <c r="G280" s="59"/>
-      <c r="H280" s="15">
+      <c r="G280" s="56"/>
+      <c r="H280" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I280" s="15">
+      <c r="I280" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J280" s="61">
+      <c r="J280" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K280" s="15">
+      <c r="K280" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L280" s="13"/>
     </row>
     <row r="281" spans="2:12" ht="15" customHeight="1">
       <c r="B281" s="10">
         <v>268</v>
       </c>
       <c r="C281" s="11"/>
       <c r="D281" s="12"/>
       <c r="E281" s="13"/>
       <c r="F281" s="13"/>
-      <c r="G281" s="59"/>
-      <c r="H281" s="15">
+      <c r="G281" s="56"/>
+      <c r="H281" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I281" s="15">
+      <c r="I281" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J281" s="61">
+      <c r="J281" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K281" s="15">
+      <c r="K281" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L281" s="13"/>
     </row>
     <row r="282" spans="2:12" ht="15" customHeight="1">
       <c r="B282" s="10">
         <v>269</v>
       </c>
       <c r="C282" s="11"/>
       <c r="D282" s="12"/>
       <c r="E282" s="13"/>
       <c r="F282" s="13"/>
-      <c r="G282" s="59"/>
-      <c r="H282" s="15">
+      <c r="G282" s="56"/>
+      <c r="H282" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I282" s="15">
+      <c r="I282" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J282" s="61">
+      <c r="J282" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K282" s="15">
+      <c r="K282" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L282" s="13"/>
     </row>
     <row r="283" spans="2:12" ht="15" customHeight="1">
       <c r="B283" s="10">
         <v>270</v>
       </c>
       <c r="C283" s="11"/>
       <c r="D283" s="12"/>
       <c r="E283" s="13"/>
       <c r="F283" s="13"/>
-      <c r="G283" s="59"/>
-      <c r="H283" s="15">
+      <c r="G283" s="56"/>
+      <c r="H283" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I283" s="15">
+      <c r="I283" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J283" s="61">
+      <c r="J283" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K283" s="15">
+      <c r="K283" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L283" s="13"/>
     </row>
     <row r="284" spans="2:12" ht="15" customHeight="1">
       <c r="B284" s="10">
         <v>271</v>
       </c>
       <c r="C284" s="11"/>
       <c r="D284" s="12"/>
       <c r="E284" s="13"/>
       <c r="F284" s="13"/>
-      <c r="G284" s="59"/>
-      <c r="H284" s="15">
+      <c r="G284" s="56"/>
+      <c r="H284" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I284" s="15">
+      <c r="I284" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J284" s="61">
+      <c r="J284" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K284" s="15">
+      <c r="K284" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L284" s="13"/>
     </row>
     <row r="285" spans="2:12" ht="15" customHeight="1">
       <c r="B285" s="10">
         <v>272</v>
       </c>
       <c r="C285" s="11"/>
       <c r="D285" s="12"/>
       <c r="E285" s="13"/>
       <c r="F285" s="13"/>
-      <c r="G285" s="59"/>
-      <c r="H285" s="15">
+      <c r="G285" s="56"/>
+      <c r="H285" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I285" s="15">
+      <c r="I285" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J285" s="61">
+      <c r="J285" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K285" s="15">
+      <c r="K285" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L285" s="13"/>
     </row>
     <row r="286" spans="2:12" ht="15" customHeight="1">
       <c r="B286" s="10">
         <v>273</v>
       </c>
       <c r="C286" s="11"/>
       <c r="D286" s="12"/>
       <c r="E286" s="13"/>
       <c r="F286" s="13"/>
-      <c r="G286" s="59"/>
-      <c r="H286" s="15">
+      <c r="G286" s="56"/>
+      <c r="H286" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I286" s="15">
+      <c r="I286" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J286" s="61">
+      <c r="J286" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K286" s="15">
+      <c r="K286" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L286" s="13"/>
     </row>
     <row r="287" spans="2:12" ht="15" customHeight="1">
       <c r="B287" s="10">
         <v>274</v>
       </c>
       <c r="C287" s="11"/>
       <c r="D287" s="12"/>
       <c r="E287" s="13"/>
       <c r="F287" s="13"/>
-      <c r="G287" s="59"/>
-      <c r="H287" s="15">
+      <c r="G287" s="56"/>
+      <c r="H287" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I287" s="15">
+      <c r="I287" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J287" s="61">
+      <c r="J287" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K287" s="15">
+      <c r="K287" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L287" s="13"/>
     </row>
     <row r="288" spans="2:12" ht="15" customHeight="1">
       <c r="B288" s="10">
         <v>275</v>
       </c>
       <c r="C288" s="11"/>
       <c r="D288" s="12"/>
       <c r="E288" s="13"/>
       <c r="F288" s="13"/>
-      <c r="G288" s="59"/>
-      <c r="H288" s="15">
+      <c r="G288" s="56"/>
+      <c r="H288" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I288" s="15">
+      <c r="I288" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J288" s="61">
+      <c r="J288" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K288" s="15">
+      <c r="K288" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L288" s="13"/>
     </row>
     <row r="289" spans="2:12" ht="15" customHeight="1">
       <c r="B289" s="10">
         <v>276</v>
       </c>
       <c r="C289" s="11"/>
       <c r="D289" s="12"/>
       <c r="E289" s="13"/>
       <c r="F289" s="13"/>
-      <c r="G289" s="59"/>
-      <c r="H289" s="15">
+      <c r="G289" s="56"/>
+      <c r="H289" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I289" s="15">
+      <c r="I289" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J289" s="61">
+      <c r="J289" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K289" s="15">
+      <c r="K289" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L289" s="13"/>
     </row>
     <row r="290" spans="2:12" ht="15" customHeight="1">
       <c r="B290" s="10">
         <v>277</v>
       </c>
       <c r="C290" s="11"/>
       <c r="D290" s="12"/>
       <c r="E290" s="13"/>
       <c r="F290" s="13"/>
-      <c r="G290" s="59"/>
-      <c r="H290" s="15">
+      <c r="G290" s="56"/>
+      <c r="H290" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I290" s="15">
+      <c r="I290" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J290" s="61">
+      <c r="J290" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K290" s="15">
+      <c r="K290" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L290" s="13"/>
     </row>
     <row r="291" spans="2:12" ht="15" customHeight="1">
       <c r="B291" s="10">
         <v>278</v>
       </c>
       <c r="C291" s="11"/>
       <c r="D291" s="12"/>
       <c r="E291" s="13"/>
       <c r="F291" s="13"/>
-      <c r="G291" s="59"/>
-      <c r="H291" s="15">
+      <c r="G291" s="56"/>
+      <c r="H291" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I291" s="15">
+      <c r="I291" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J291" s="61">
+      <c r="J291" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K291" s="15">
+      <c r="K291" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L291" s="13"/>
     </row>
     <row r="292" spans="2:12" ht="15" customHeight="1">
       <c r="B292" s="10">
         <v>279</v>
       </c>
       <c r="C292" s="11"/>
       <c r="D292" s="12"/>
       <c r="E292" s="13"/>
       <c r="F292" s="13"/>
-      <c r="G292" s="59"/>
-      <c r="H292" s="15">
+      <c r="G292" s="56"/>
+      <c r="H292" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I292" s="15">
+      <c r="I292" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J292" s="61">
+      <c r="J292" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K292" s="15">
+      <c r="K292" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L292" s="13"/>
     </row>
     <row r="293" spans="2:12" ht="15" customHeight="1">
       <c r="B293" s="10">
         <v>280</v>
       </c>
       <c r="C293" s="11"/>
       <c r="D293" s="12"/>
       <c r="E293" s="13"/>
       <c r="F293" s="13"/>
-      <c r="G293" s="59"/>
-      <c r="H293" s="15">
+      <c r="G293" s="56"/>
+      <c r="H293" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I293" s="15">
+      <c r="I293" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J293" s="61">
+      <c r="J293" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K293" s="15">
+      <c r="K293" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L293" s="13"/>
     </row>
     <row r="294" spans="2:12" ht="15" customHeight="1">
       <c r="B294" s="10">
         <v>281</v>
       </c>
       <c r="C294" s="11"/>
       <c r="D294" s="12"/>
       <c r="E294" s="13"/>
       <c r="F294" s="13"/>
-      <c r="G294" s="59"/>
-      <c r="H294" s="15">
+      <c r="G294" s="56"/>
+      <c r="H294" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I294" s="15">
+      <c r="I294" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J294" s="61">
+      <c r="J294" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K294" s="15">
+      <c r="K294" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L294" s="13"/>
     </row>
     <row r="295" spans="2:12" ht="15" customHeight="1">
       <c r="B295" s="10">
         <v>282</v>
       </c>
       <c r="C295" s="11"/>
       <c r="D295" s="12"/>
       <c r="E295" s="13"/>
       <c r="F295" s="13"/>
-      <c r="G295" s="59"/>
-      <c r="H295" s="15">
+      <c r="G295" s="56"/>
+      <c r="H295" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I295" s="15">
+      <c r="I295" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J295" s="61">
+      <c r="J295" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K295" s="15">
+      <c r="K295" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L295" s="13"/>
     </row>
     <row r="296" spans="2:12" ht="15" customHeight="1">
       <c r="B296" s="10">
         <v>283</v>
       </c>
       <c r="C296" s="11"/>
       <c r="D296" s="12"/>
       <c r="E296" s="13"/>
       <c r="F296" s="13"/>
-      <c r="G296" s="59"/>
-      <c r="H296" s="15">
+      <c r="G296" s="56"/>
+      <c r="H296" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I296" s="15">
+      <c r="I296" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J296" s="61">
+      <c r="J296" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K296" s="15">
+      <c r="K296" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L296" s="13"/>
     </row>
     <row r="297" spans="2:12" ht="15" customHeight="1">
       <c r="B297" s="10">
         <v>284</v>
       </c>
       <c r="C297" s="11"/>
       <c r="D297" s="12"/>
       <c r="E297" s="13"/>
       <c r="F297" s="13"/>
-      <c r="G297" s="59"/>
-      <c r="H297" s="15">
+      <c r="G297" s="56"/>
+      <c r="H297" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I297" s="15">
+      <c r="I297" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J297" s="61">
+      <c r="J297" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K297" s="15">
+      <c r="K297" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L297" s="13"/>
     </row>
     <row r="298" spans="2:12" ht="15" customHeight="1">
       <c r="B298" s="10">
         <v>285</v>
       </c>
       <c r="C298" s="11"/>
       <c r="D298" s="12"/>
       <c r="E298" s="13"/>
       <c r="F298" s="13"/>
-      <c r="G298" s="59"/>
-      <c r="H298" s="15">
+      <c r="G298" s="56"/>
+      <c r="H298" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I298" s="15">
+      <c r="I298" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J298" s="61">
+      <c r="J298" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K298" s="15">
+      <c r="K298" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L298" s="13"/>
     </row>
     <row r="299" spans="2:12" ht="15" customHeight="1">
       <c r="B299" s="10">
         <v>286</v>
       </c>
       <c r="C299" s="11"/>
       <c r="D299" s="12"/>
       <c r="E299" s="13"/>
       <c r="F299" s="13"/>
-      <c r="G299" s="59"/>
-      <c r="H299" s="15">
+      <c r="G299" s="56"/>
+      <c r="H299" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I299" s="15">
+      <c r="I299" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J299" s="61">
+      <c r="J299" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K299" s="15">
+      <c r="K299" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L299" s="13"/>
     </row>
     <row r="300" spans="2:12" ht="15" customHeight="1">
       <c r="B300" s="10">
         <v>287</v>
       </c>
       <c r="C300" s="11"/>
       <c r="D300" s="12"/>
       <c r="E300" s="13"/>
       <c r="F300" s="13"/>
-      <c r="G300" s="59"/>
-      <c r="H300" s="15">
+      <c r="G300" s="56"/>
+      <c r="H300" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I300" s="15">
+      <c r="I300" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J300" s="61">
+      <c r="J300" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K300" s="15">
+      <c r="K300" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L300" s="13"/>
     </row>
     <row r="301" spans="2:12" ht="15" customHeight="1">
       <c r="B301" s="10">
         <v>288</v>
       </c>
       <c r="C301" s="11"/>
       <c r="D301" s="12"/>
       <c r="E301" s="13"/>
       <c r="F301" s="13"/>
-      <c r="G301" s="59"/>
-      <c r="H301" s="15">
+      <c r="G301" s="56"/>
+      <c r="H301" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I301" s="15">
+      <c r="I301" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J301" s="61">
+      <c r="J301" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K301" s="15">
+      <c r="K301" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L301" s="13"/>
     </row>
     <row r="302" spans="2:12" ht="15" customHeight="1">
       <c r="B302" s="10">
         <v>289</v>
       </c>
       <c r="C302" s="11"/>
       <c r="D302" s="12"/>
       <c r="E302" s="13"/>
       <c r="F302" s="13"/>
-      <c r="G302" s="59"/>
-      <c r="H302" s="15">
+      <c r="G302" s="56"/>
+      <c r="H302" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I302" s="15">
+      <c r="I302" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J302" s="61">
+      <c r="J302" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K302" s="15">
+      <c r="K302" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L302" s="13"/>
     </row>
     <row r="303" spans="2:12" ht="15" customHeight="1">
       <c r="B303" s="10">
         <v>290</v>
       </c>
       <c r="C303" s="11"/>
       <c r="D303" s="12"/>
       <c r="E303" s="13"/>
       <c r="F303" s="13"/>
-      <c r="G303" s="59"/>
-      <c r="H303" s="15">
+      <c r="G303" s="56"/>
+      <c r="H303" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I303" s="15">
+      <c r="I303" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J303" s="61">
+      <c r="J303" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K303" s="15">
+      <c r="K303" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L303" s="13"/>
     </row>
     <row r="304" spans="2:12" ht="15" customHeight="1">
       <c r="B304" s="10">
         <v>291</v>
       </c>
       <c r="C304" s="11"/>
       <c r="D304" s="12"/>
       <c r="E304" s="13"/>
       <c r="F304" s="13"/>
-      <c r="G304" s="59"/>
-      <c r="H304" s="15">
+      <c r="G304" s="56"/>
+      <c r="H304" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I304" s="15">
+      <c r="I304" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J304" s="61">
+      <c r="J304" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K304" s="15">
+      <c r="K304" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L304" s="13"/>
     </row>
     <row r="305" spans="2:12" ht="15" customHeight="1">
       <c r="B305" s="10">
         <v>292</v>
       </c>
       <c r="C305" s="11"/>
       <c r="D305" s="12"/>
       <c r="E305" s="13"/>
       <c r="F305" s="13"/>
-      <c r="G305" s="59"/>
-      <c r="H305" s="15">
+      <c r="G305" s="56"/>
+      <c r="H305" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I305" s="15">
+      <c r="I305" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J305" s="61">
+      <c r="J305" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K305" s="15">
+      <c r="K305" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L305" s="13"/>
     </row>
     <row r="306" spans="2:12" ht="15" customHeight="1">
       <c r="B306" s="10">
         <v>293</v>
       </c>
       <c r="C306" s="11"/>
       <c r="D306" s="12"/>
       <c r="E306" s="13"/>
       <c r="F306" s="13"/>
-      <c r="G306" s="59"/>
-      <c r="H306" s="15">
+      <c r="G306" s="56"/>
+      <c r="H306" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I306" s="15">
+      <c r="I306" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J306" s="61">
+      <c r="J306" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K306" s="15">
+      <c r="K306" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L306" s="13"/>
     </row>
     <row r="307" spans="2:12" ht="15" customHeight="1">
       <c r="B307" s="10">
         <v>294</v>
       </c>
       <c r="C307" s="11"/>
       <c r="D307" s="12"/>
       <c r="E307" s="13"/>
       <c r="F307" s="13"/>
-      <c r="G307" s="59"/>
-      <c r="H307" s="15">
+      <c r="G307" s="56"/>
+      <c r="H307" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I307" s="15">
+      <c r="I307" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J307" s="61">
+      <c r="J307" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K307" s="15">
+      <c r="K307" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L307" s="13"/>
     </row>
     <row r="308" spans="2:12" ht="15" customHeight="1">
       <c r="B308" s="10">
         <v>295</v>
       </c>
       <c r="C308" s="11"/>
       <c r="D308" s="12"/>
       <c r="E308" s="13"/>
       <c r="F308" s="13"/>
-      <c r="G308" s="59"/>
-      <c r="H308" s="15">
+      <c r="G308" s="56"/>
+      <c r="H308" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I308" s="15">
+      <c r="I308" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J308" s="61">
+      <c r="J308" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K308" s="15">
+      <c r="K308" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L308" s="13"/>
     </row>
     <row r="309" spans="2:12" ht="15" customHeight="1">
       <c r="B309" s="10">
         <v>296</v>
       </c>
       <c r="C309" s="11"/>
       <c r="D309" s="12"/>
       <c r="E309" s="13"/>
       <c r="F309" s="13"/>
-      <c r="G309" s="59"/>
-      <c r="H309" s="15">
+      <c r="G309" s="56"/>
+      <c r="H309" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I309" s="15">
+      <c r="I309" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J309" s="61">
+      <c r="J309" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K309" s="15">
+      <c r="K309" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L309" s="13"/>
     </row>
     <row r="310" spans="2:12" ht="15" customHeight="1">
       <c r="B310" s="10">
         <v>297</v>
       </c>
       <c r="C310" s="11"/>
       <c r="D310" s="12"/>
       <c r="E310" s="13"/>
       <c r="F310" s="13"/>
-      <c r="G310" s="59"/>
-      <c r="H310" s="15">
+      <c r="G310" s="56"/>
+      <c r="H310" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I310" s="15">
+      <c r="I310" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J310" s="61">
+      <c r="J310" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K310" s="15">
+      <c r="K310" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L310" s="13"/>
     </row>
     <row r="311" spans="2:12" ht="15" customHeight="1">
       <c r="B311" s="10">
         <v>298</v>
       </c>
       <c r="C311" s="11"/>
       <c r="D311" s="12"/>
       <c r="E311" s="13"/>
       <c r="F311" s="13"/>
-      <c r="G311" s="59"/>
-      <c r="H311" s="15">
+      <c r="G311" s="56"/>
+      <c r="H311" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I311" s="15">
+      <c r="I311" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J311" s="61">
+      <c r="J311" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K311" s="15">
+      <c r="K311" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L311" s="13"/>
     </row>
     <row r="312" spans="2:12" ht="15" customHeight="1">
       <c r="B312" s="10">
         <v>299</v>
       </c>
       <c r="C312" s="11"/>
       <c r="D312" s="12"/>
       <c r="E312" s="13"/>
       <c r="F312" s="13"/>
-      <c r="G312" s="59"/>
-      <c r="H312" s="15">
+      <c r="G312" s="56"/>
+      <c r="H312" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I312" s="15">
+      <c r="I312" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J312" s="61">
+      <c r="J312" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K312" s="15">
+      <c r="K312" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L312" s="13"/>
     </row>
     <row r="313" spans="2:12" ht="15" customHeight="1">
       <c r="B313" s="10">
         <v>300</v>
       </c>
       <c r="C313" s="11"/>
       <c r="D313" s="12"/>
       <c r="E313" s="13"/>
       <c r="F313" s="13"/>
-      <c r="G313" s="59"/>
-      <c r="H313" s="15">
+      <c r="G313" s="56"/>
+      <c r="H313" s="14">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
-      <c r="I313" s="15">
+      <c r="I313" s="14">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
-      <c r="J313" s="61">
+      <c r="J313" s="57">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
-      <c r="K313" s="15">
+      <c r="K313" s="14">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
       <c r="L313" s="13"/>
     </row>
   </sheetData>
-  <sheetProtection password="C627" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="gvPyyQCnE+DxASn2lrwKTkDHQGpt8iK75crzOEnDT+2W+UoaCNJDfiT4UYGhtjE8e0LpM46vxD2K7cG4PJtMag==" saltValue="BqzmzROttvh9XRHs9fDPmA==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <mergeCells count="6">
     <mergeCell ref="B4:C5"/>
     <mergeCell ref="B6:C9"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="D6:E7"/>
     <mergeCell ref="D8:E9"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="E5 G9:G11">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="equal">
       <formula>"# ERROR #"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="7">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Jantina" error="Sila pilih jantina 'Lelaki' atau 'Perempuan'" promptTitle="Jantina" prompt="Sila pilih jantina dari senarai" sqref="E14:E313">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Jantina" error="Sila pilih jantina 'Lelaki' atau 'Perempuan'" promptTitle="Jantina" prompt="Sila pilih jantina dari senarai" sqref="E14:E313" xr:uid="{00000000-0002-0000-0300-000000000000}">
       <formula1>JantinaList</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Keturunan" error="Sila pilih Keturunan yang sah!" promptTitle="Keturunan" prompt="Sila pilih keturunan dari senarai" sqref="F14:F313">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Keturunan" error="Sila pilih Keturunan yang sah!" promptTitle="Keturunan" prompt="Sila pilih keturunan dari senarai" sqref="F14:F313" xr:uid="{00000000-0002-0000-0300-000001000000}">
       <formula1>KeturunanList</formula1>
     </dataValidation>
-    <dataValidation type="date" showInputMessage="1" showErrorMessage="1" errorTitle="Tarikh Lahir" error="Sila isikan Tarikh Lahir yang sah!" promptTitle="Tarikh Lahir" prompt="Sila masukkan tarikh lahir. (YYYY/MM/DD)" sqref="G14:G313">
+    <dataValidation type="date" showInputMessage="1" showErrorMessage="1" errorTitle="Tarikh Lahir" error="Sila isikan Tarikh Lahir yang sah!" promptTitle="Tarikh Lahir" prompt="Sila masukkan tarikh lahir. (YYYY/MM/DD)" sqref="G14:G313" xr:uid="{00000000-0002-0000-0300-000002000000}">
       <formula1>1</formula1>
       <formula2>43831</formula2>
     </dataValidation>
-    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Huruf Besar" error="Sila isikan nama dalam HURUF BESAR sahaja!" promptTitle="Nama Penuh" prompt="Isikan Nama Penuh ahli dalam HURUF BESAR, seperti dalam Kad Pengenalan." sqref="C14:C313">
+    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Huruf Besar" error="Sila isikan nama dalam HURUF BESAR sahaja!" promptTitle="Nama Penuh" prompt="Isikan Nama Penuh ahli dalam HURUF BESAR, seperti dalam Kad Pengenalan." sqref="C14:C313" xr:uid="{00000000-0002-0000-0300-000003000000}">
       <formula1>EXACT(C14,UPPER(C14))</formula1>
     </dataValidation>
-    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No K.P." error="Sila isikan No K.P. yang sah!_x000a_Tanpa sengkang." promptTitle="No K.P." prompt="Sila isikan No K.P. TANPA SENGKANG" sqref="D14:D313">
+    <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No K.P." error="Sila isikan No K.P. yang sah!_x000a_Tanpa sengkang." promptTitle="No K.P." prompt="Sila isikan No K.P. TANPA SENGKANG" sqref="D14:D313" xr:uid="{00000000-0002-0000-0300-000004000000}">
       <formula1>5</formula1>
       <formula2>12</formula2>
     </dataValidation>
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" errorTitle="Sili Pilih Unit Pengakap" promptTitle="Unit Pengakap" prompt="Sila Masukkan Unit Pengakap" sqref="L62:L313">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" errorTitle="Sili Pilih Unit Pengakap" promptTitle="Unit Pengakap" prompt="Sila Masukkan Unit Pengakap" sqref="L62:L313" xr:uid="{00000000-0002-0000-0300-000005000000}">
       <formula1>UNIT</formula1>
     </dataValidation>
-    <dataValidation type="list" errorStyle="warning" showInputMessage="1" showErrorMessage="1" errorTitle="Sili Pilih Unit Pengakap" promptTitle="Unit Pengakap" prompt="Sila Masukkan Unit Pengakap" sqref="L14:L61">
+    <dataValidation type="list" errorStyle="warning" showInputMessage="1" showErrorMessage="1" errorTitle="Sili Pilih Unit Pengakap" promptTitle="Unit Pengakap" prompt="Sila Masukkan Unit Pengakap" sqref="L14:L61" xr:uid="{00000000-0002-0000-0300-000006000000}">
       <formula1>UNIT</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="L2" location="Pemimpin!A1" tooltip="Go to Previous page" display="&lt;&lt; Previous"/>
-    <hyperlink ref="L3" location="Borang!A1" tooltip="Go to Next page" display="Next &gt;&gt;"/>
+    <hyperlink ref="L2" location="Pemimpin!A1" tooltip="Go to Previous page" display="&lt;&lt; Previous" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
+    <hyperlink ref="L3" location="Borang!A1" tooltip="Go to Next page" display="Next &gt;&gt;" xr:uid="{00000000-0004-0000-0300-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.5" bottom="0.75" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5">
     <tabColor theme="8" tint="-0.249977111117893"/>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="B1:S49"/>
+  <dimension ref="B1:S48"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C54" sqref="C54"/>
+      <selection activeCell="R33" sqref="R33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="1.6640625" style="20" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="19" max="16384" width="9.109375" style="20"/>
+    <col min="1" max="1" width="1.6640625" style="19" customWidth="1"/>
+    <col min="2" max="2" width="5.109375" style="19" customWidth="1"/>
+    <col min="3" max="3" width="7.6640625" style="19" customWidth="1"/>
+    <col min="4" max="4" width="4.109375" style="19" customWidth="1"/>
+    <col min="5" max="5" width="22.33203125" style="19" customWidth="1"/>
+    <col min="6" max="15" width="6.6640625" style="19" customWidth="1"/>
+    <col min="16" max="16" width="9.6640625" style="19" customWidth="1"/>
+    <col min="17" max="17" width="10.5546875" style="19" customWidth="1"/>
+    <col min="18" max="18" width="14.6640625" style="19" customWidth="1"/>
+    <col min="19" max="16384" width="9.109375" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:18" ht="5.0999999999999996" customHeight="1"/>
     <row r="2" spans="2:18">
-      <c r="D2" s="20" t="s">
+      <c r="D2" s="19" t="s">
         <v>62</v>
       </c>
-      <c r="R2" s="37" t="s">
-        <v>218</v>
+      <c r="R2" s="36" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="3" spans="2:18" ht="24.6">
-      <c r="D3" s="36" t="s">
-[...4 lines deleted...]
-        <v>316</v>
+      <c r="D3" s="35" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q3" s="34"/>
+      <c r="R3" s="112" t="s">
+        <v>313</v>
       </c>
     </row>
     <row r="4" spans="2:18">
-      <c r="D4" s="38" t="s">
-        <v>170</v>
+      <c r="D4" s="37" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="5" spans="2:18">
-      <c r="D5" s="139" t="s">
-        <v>275</v>
+      <c r="D5" s="121" t="s">
+        <v>267</v>
       </c>
     </row>
     <row r="6" spans="2:18">
-      <c r="D6" s="139" t="s">
-        <v>274</v>
+      <c r="D6" s="121" t="s">
+        <v>266</v>
       </c>
     </row>
     <row r="7" spans="2:18" ht="5.0999999999999996" customHeight="1"/>
     <row r="8" spans="2:18">
-      <c r="B8" s="170" t="s">
+      <c r="B8" s="149" t="s">
         <v>66</v>
       </c>
-      <c r="C8" s="170"/>
-[...1 lines deleted...]
-      <c r="E8" s="172" t="str">
+      <c r="C8" s="149"/>
+      <c r="D8" s="149"/>
+      <c r="E8" s="151" t="str">
         <f>IF(ISBLANK(PPM_Negeri),"",PPM_Negeri)</f>
         <v/>
       </c>
-      <c r="F8" s="172"/>
-[...6 lines deleted...]
-      <c r="M8" s="40" t="str">
+      <c r="F8" s="151"/>
+      <c r="G8" s="151"/>
+      <c r="H8" s="151"/>
+      <c r="I8" s="151"/>
+      <c r="L8" s="34" t="s">
+        <v>84</v>
+      </c>
+      <c r="M8" s="39" t="str">
         <f>IF(ISBLANK(No_Kump),"",No_Kump)</f>
         <v/>
       </c>
-      <c r="Q8" s="35" t="s">
-[...2 lines deleted...]
-      <c r="R8" s="41" t="str">
+      <c r="Q8" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="R8" s="20" t="str">
         <f>IF(ISBLANK(No_DaftarKump),"",No_DaftarKump)</f>
         <v/>
       </c>
     </row>
     <row r="9" spans="2:18" ht="5.0999999999999996" customHeight="1"/>
     <row r="10" spans="2:18">
-      <c r="B10" s="170" t="s">
-[...4 lines deleted...]
-      <c r="E10" s="172" t="str">
+      <c r="B10" s="149" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="149"/>
+      <c r="D10" s="149"/>
+      <c r="E10" s="151" t="str">
         <f>IF(ISBLANK(PPM_Daerah),"",PPM_Daerah)</f>
         <v/>
       </c>
-      <c r="F10" s="172"/>
-[...2 lines deleted...]
-      <c r="I10" s="172"/>
+      <c r="F10" s="151"/>
+      <c r="G10" s="151"/>
+      <c r="H10" s="151"/>
+      <c r="I10" s="151"/>
     </row>
     <row r="11" spans="2:18" ht="5.0999999999999996" customHeight="1"/>
     <row r="12" spans="2:18" ht="12.75" customHeight="1">
-      <c r="B12" s="169" t="s">
-[...4 lines deleted...]
-      <c r="E12" s="171" t="str">
+      <c r="B12" s="148" t="s">
+        <v>85</v>
+      </c>
+      <c r="C12" s="148"/>
+      <c r="D12" s="148"/>
+      <c r="E12" s="150" t="str">
         <f>IF(ISBLANK(Nama_Sek),"",Nama_Sek)</f>
         <v/>
       </c>
-      <c r="F12" s="171"/>
-[...11 lines deleted...]
-      <c r="P12" s="148" t="str">
+      <c r="F12" s="150"/>
+      <c r="G12" s="150"/>
+      <c r="H12" s="150"/>
+      <c r="I12" s="150"/>
+      <c r="J12" s="150"/>
+      <c r="K12" s="150"/>
+      <c r="L12" s="150"/>
+      <c r="M12" s="150"/>
+      <c r="N12" s="41"/>
+      <c r="O12" s="42" t="s">
+        <v>90</v>
+      </c>
+      <c r="P12" s="39" t="str">
         <f>IF(ISBLANK(Tel_Kump),"",Tel_Kump)</f>
         <v/>
       </c>
-      <c r="Q12" s="147"/>
     </row>
     <row r="13" spans="2:18">
-      <c r="B13" s="169"/>
-[...14 lines deleted...]
-      <c r="Q13" s="147"/>
+      <c r="B13" s="148"/>
+      <c r="C13" s="148"/>
+      <c r="D13" s="148"/>
+      <c r="E13" s="150"/>
+      <c r="F13" s="150"/>
+      <c r="G13" s="150"/>
+      <c r="H13" s="150"/>
+      <c r="I13" s="150"/>
+      <c r="J13" s="150"/>
+      <c r="K13" s="150"/>
+      <c r="L13" s="150"/>
+      <c r="M13" s="150"/>
+      <c r="N13" s="41"/>
+      <c r="O13" s="41"/>
     </row>
     <row r="14" spans="2:18" ht="13.2" customHeight="1">
-      <c r="B14" s="169"/>
-[...15 lines deleted...]
-      <c r="P14" s="158" t="str">
+      <c r="B14" s="148"/>
+      <c r="C14" s="148"/>
+      <c r="D14" s="148"/>
+      <c r="E14" s="150"/>
+      <c r="F14" s="150"/>
+      <c r="G14" s="150"/>
+      <c r="H14" s="150"/>
+      <c r="I14" s="150"/>
+      <c r="J14" s="150"/>
+      <c r="K14" s="150"/>
+      <c r="L14" s="150"/>
+      <c r="M14" s="150"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="134" t="s">
+        <v>304</v>
+      </c>
+      <c r="P14" s="20" t="str">
         <f>IF(ISBLANK(Faks_Kump),"",Faks_Kump)</f>
         <v/>
       </c>
-      <c r="Q14" s="150"/>
-[...4 lines deleted...]
-    </row>
+      <c r="Q14" s="128"/>
+    </row>
+    <row r="15" spans="2:18" ht="5.0999999999999996" customHeight="1"/>
     <row r="16" spans="2:18" ht="12.75" customHeight="1">
-      <c r="B16" s="170" t="s">
-[...4 lines deleted...]
-      <c r="E16" s="171" t="str">
+      <c r="B16" s="149" t="s">
+        <v>86</v>
+      </c>
+      <c r="C16" s="149"/>
+      <c r="D16" s="149"/>
+      <c r="E16" s="150" t="str">
         <f>IF(ISBLANK(Alamat_1),"",Alamat_1)</f>
         <v/>
       </c>
-      <c r="F16" s="171"/>
-[...9 lines deleted...]
-      <c r="Q16" s="147"/>
+      <c r="F16" s="150"/>
+      <c r="G16" s="150"/>
+      <c r="H16" s="150"/>
+      <c r="I16" s="150"/>
+      <c r="J16" s="150"/>
+      <c r="K16" s="150"/>
+      <c r="L16" s="150"/>
+      <c r="M16" s="150"/>
+      <c r="N16" s="41"/>
     </row>
     <row r="17" spans="2:18" ht="12.75" customHeight="1">
-      <c r="B17" s="39"/>
-[...2 lines deleted...]
-      <c r="E17" s="171" t="str">
+      <c r="B17" s="38"/>
+      <c r="C17" s="38"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="150" t="str">
         <f>IF(ISBLANK(Alamat_2),"",Alamat_2)</f>
         <v/>
       </c>
-      <c r="F17" s="171"/>
-[...11 lines deleted...]
-      <c r="P17" s="149" t="str">
+      <c r="F17" s="150"/>
+      <c r="G17" s="150"/>
+      <c r="H17" s="150"/>
+      <c r="I17" s="150"/>
+      <c r="J17" s="150"/>
+      <c r="K17" s="150"/>
+      <c r="L17" s="150"/>
+      <c r="M17" s="150"/>
+      <c r="N17" s="41"/>
+      <c r="O17" s="42" t="s">
+        <v>164</v>
+      </c>
+      <c r="P17" s="20" t="str">
         <f>IF(ISBLANK(Emel_Kump),"",Emel_Kump)</f>
         <v/>
       </c>
-      <c r="Q17" s="147"/>
     </row>
     <row r="18" spans="2:18">
-      <c r="E18" s="171" t="str">
+      <c r="E18" s="150" t="str">
         <f>IF(ISBLANK(Alamat_3),"",Alamat_3)</f>
         <v/>
       </c>
-      <c r="F18" s="171"/>
-[...8 lines deleted...]
-      <c r="O18" s="45"/>
+      <c r="F18" s="150"/>
+      <c r="G18" s="150"/>
+      <c r="H18" s="150"/>
+      <c r="I18" s="150"/>
+      <c r="J18" s="150"/>
+      <c r="K18" s="150"/>
+      <c r="L18" s="150"/>
+      <c r="M18" s="150"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="43"/>
     </row>
     <row r="19" spans="2:18" ht="5.0999999999999996" customHeight="1">
-      <c r="E19" s="45"/>
-[...9 lines deleted...]
-      <c r="O19" s="43"/>
+      <c r="E19" s="43"/>
+      <c r="F19" s="41"/>
+      <c r="G19" s="41"/>
+      <c r="H19" s="41"/>
+      <c r="I19" s="41"/>
+      <c r="J19" s="41"/>
+      <c r="K19" s="41"/>
+      <c r="L19" s="41"/>
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="O19" s="41"/>
     </row>
     <row r="20" spans="2:18" ht="12.75" customHeight="1">
-      <c r="B20" s="191" t="s">
+      <c r="B20" s="166" t="s">
         <v>65</v>
       </c>
-      <c r="C20" s="191"/>
-[...1 lines deleted...]
-      <c r="E20" s="42" t="str">
+      <c r="C20" s="166"/>
+      <c r="D20" s="166"/>
+      <c r="E20" s="40" t="str">
         <f>IF(ISBLANK(Poskod),"",Poskod)</f>
         <v/>
       </c>
-      <c r="F20" s="192" t="s">
-[...3 lines deleted...]
-      <c r="H20" s="179" t="str">
+      <c r="F20" s="167" t="s">
+        <v>89</v>
+      </c>
+      <c r="G20" s="167"/>
+      <c r="H20" s="158" t="str">
         <f>IF(ISBLANK(Bandar),"",Bandar)</f>
         <v/>
       </c>
-      <c r="I20" s="179"/>
-[...4 lines deleted...]
-      <c r="O20" s="44" t="s">
+      <c r="I20" s="158"/>
+      <c r="J20" s="158"/>
+      <c r="K20" s="158"/>
+      <c r="L20" s="158"/>
+      <c r="M20" s="41"/>
+      <c r="O20" s="42" t="s">
         <v>64</v>
       </c>
-      <c r="P20" s="179" t="str">
+      <c r="P20" s="158" t="str">
         <f>IF(ISBLANK(Negeri),"",Negeri)</f>
         <v/>
       </c>
-      <c r="Q20" s="179"/>
-      <c r="R20" s="179"/>
+      <c r="Q20" s="158"/>
+      <c r="R20" s="158"/>
     </row>
     <row r="21" spans="2:18" ht="5.0999999999999996" customHeight="1"/>
     <row r="22" spans="2:18">
-      <c r="B22" s="182" t="s">
+      <c r="B22" s="161" t="s">
         <v>47</v>
       </c>
-      <c r="C22" s="182" t="s">
+      <c r="C22" s="161" t="s">
         <v>75</v>
       </c>
-      <c r="D22" s="182"/>
-[...1 lines deleted...]
-      <c r="F22" s="193" t="s">
+      <c r="D22" s="161"/>
+      <c r="E22" s="161"/>
+      <c r="F22" s="168" t="s">
         <v>70</v>
       </c>
-      <c r="G22" s="193"/>
-[...8 lines deleted...]
-      <c r="P22" s="173" t="s">
+      <c r="G22" s="168"/>
+      <c r="H22" s="168"/>
+      <c r="I22" s="168"/>
+      <c r="J22" s="168"/>
+      <c r="K22" s="168"/>
+      <c r="L22" s="168"/>
+      <c r="M22" s="168"/>
+      <c r="N22" s="168"/>
+      <c r="O22" s="168"/>
+      <c r="P22" s="152" t="s">
         <v>72</v>
       </c>
-      <c r="Q22" s="173" t="s">
+      <c r="Q22" s="152" t="s">
         <v>73</v>
       </c>
-      <c r="R22" s="173" t="s">
+      <c r="R22" s="152" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="2:18">
-      <c r="B23" s="182"/>
-[...3 lines deleted...]
-      <c r="F23" s="174" t="s">
+      <c r="B23" s="161"/>
+      <c r="C23" s="161"/>
+      <c r="D23" s="161"/>
+      <c r="E23" s="161"/>
+      <c r="F23" s="153" t="s">
         <v>18</v>
       </c>
-      <c r="G23" s="174"/>
-      <c r="H23" s="174" t="s">
+      <c r="G23" s="153"/>
+      <c r="H23" s="153" t="s">
         <v>19</v>
       </c>
-      <c r="I23" s="174"/>
-      <c r="J23" s="174" t="s">
+      <c r="I23" s="153"/>
+      <c r="J23" s="153" t="s">
         <v>20</v>
       </c>
-      <c r="K23" s="174"/>
-      <c r="L23" s="174" t="s">
+      <c r="K23" s="153"/>
+      <c r="L23" s="153" t="s">
         <v>23</v>
       </c>
-      <c r="M23" s="174"/>
-      <c r="N23" s="174" t="s">
+      <c r="M23" s="153"/>
+      <c r="N23" s="153" t="s">
         <v>69</v>
       </c>
-      <c r="O23" s="174"/>
-[...2 lines deleted...]
-      <c r="R23" s="173"/>
+      <c r="O23" s="153"/>
+      <c r="P23" s="152"/>
+      <c r="Q23" s="152"/>
+      <c r="R23" s="152"/>
     </row>
     <row r="24" spans="2:18">
-      <c r="B24" s="182"/>
-[...3 lines deleted...]
-      <c r="F24" s="47" t="s">
+      <c r="B24" s="161"/>
+      <c r="C24" s="161"/>
+      <c r="D24" s="161"/>
+      <c r="E24" s="161"/>
+      <c r="F24" s="45" t="s">
         <v>67</v>
       </c>
-      <c r="G24" s="47" t="s">
+      <c r="G24" s="45" t="s">
         <v>68</v>
       </c>
-      <c r="H24" s="47" t="s">
+      <c r="H24" s="45" t="s">
         <v>67</v>
       </c>
-      <c r="I24" s="126" t="s">
+      <c r="I24" s="45" t="s">
         <v>68</v>
       </c>
-      <c r="J24" s="47" t="s">
+      <c r="J24" s="45" t="s">
         <v>67</v>
       </c>
-      <c r="K24" s="47" t="s">
+      <c r="K24" s="45" t="s">
         <v>68</v>
       </c>
-      <c r="L24" s="47" t="s">
+      <c r="L24" s="45" t="s">
         <v>67</v>
       </c>
-      <c r="M24" s="47" t="s">
+      <c r="M24" s="45" t="s">
         <v>68</v>
       </c>
-      <c r="N24" s="47" t="s">
+      <c r="N24" s="45" t="s">
         <v>67</v>
       </c>
-      <c r="O24" s="47" t="s">
+      <c r="O24" s="45" t="s">
         <v>68</v>
       </c>
-      <c r="P24" s="173"/>
-[...1 lines deleted...]
-      <c r="R24" s="48" t="s">
+      <c r="P24" s="152"/>
+      <c r="Q24" s="152"/>
+      <c r="R24" s="46" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="25" spans="2:18" ht="32.1" customHeight="1">
-      <c r="B25" s="49">
+      <c r="B25" s="47">
         <v>1</v>
       </c>
-      <c r="C25" s="175" t="s">
-[...4 lines deleted...]
-      <c r="F25" s="49">
+      <c r="C25" s="154" t="s">
+        <v>257</v>
+      </c>
+      <c r="D25" s="155"/>
+      <c r="E25" s="156"/>
+      <c r="F25" s="47">
         <f>SUMPRODUCT((PemimpinJantina="LELAKI")*(PemimpinKaum="MELAYU")*((PANGKAT1="Ahli Biasa")+(PANGKAT1="Ahli Majlis")))</f>
         <v>0</v>
       </c>
-      <c r="G25" s="49">
+      <c r="G25" s="47">
         <f>SUMPRODUCT((PemimpinJantina="PEREMPUAN")*(PemimpinKaum="MELAYU")*((PANGKAT1="Ahli Biasa")+(PANGKAT1="Ahli Majlis")))</f>
         <v>0</v>
       </c>
-      <c r="H25" s="49">
+      <c r="H25" s="47">
         <f>SUMPRODUCT((PemimpinJantina="LELAKI")*(PemimpinKaum="CINA")*((PANGKAT1="Ahli Biasa")+(PANGKAT1="Ahli Majlis")))</f>
         <v>0</v>
       </c>
-      <c r="I25" s="49">
+      <c r="I25" s="47">
         <f>SUMPRODUCT((PemimpinJantina="PEREMPUAN")*(PemimpinKaum="CINA")*((PANGKAT1="Ahli Biasa")+(PANGKAT1="Ahli Majlis")))</f>
         <v>0</v>
       </c>
-      <c r="J25" s="49">
+      <c r="J25" s="47">
         <f>SUMPRODUCT((PemimpinJantina="LELAKI")*(PemimpinKaum="INDIA")*((PANGKAT1="Ahli Biasa")+(PANGKAT1="Ahli Majlis")))</f>
         <v>0</v>
       </c>
-      <c r="K25" s="49">
+      <c r="K25" s="47">
         <f>SUMPRODUCT((PemimpinJantina="PEREMPUAN")*(PemimpinKaum="INDIA")*((PANGKAT1="Ahli Biasa")+(PANGKAT1="Ahli Majlis")))</f>
         <v>0</v>
       </c>
-      <c r="L25" s="49">
+      <c r="L25" s="47">
         <f>SUMPRODUCT((PemimpinJantina="LELAKI")*(PemimpinKaum="LAIN-LAIN")*((PANGKAT1="Ahli Biasa")+(PANGKAT1="Ahli Majlis")))+SUMPRODUCT((PemimpinJantina="LELAKI")*(PemimpinKaum="KADAZAN")*((PANGKAT1="Ahli Biasa")+(PANGKAT1="Ahli Majlis")))+SUMPRODUCT((PemimpinJantina="LELAKI")*(PemimpinKaum="DAYAK")*((PANGKAT1="Ahli Biasa")+(PANGKAT1="Ahli Majlis")))</f>
         <v>0</v>
       </c>
-      <c r="M25" s="49">
+      <c r="M25" s="47">
         <f>SUMPRODUCT((PemimpinJantina="PEREMPUAN")*(PemimpinKaum="LAIN-LAIN")*((PANGKAT1="Ahli Biasa")+(PANGKAT1="Ahli Majlis")))+SUMPRODUCT((PemimpinJantina="PEREMPUAN")*(PemimpinKaum="KADAZAN")*((PANGKAT1="Ahli Biasa")+(PANGKAT1="Ahli Majlis")))+SUMPRODUCT((PemimpinJantina="PEREMPUAN")*(PemimpinKaum="DAYAK")*((PANGKAT1="Ahli Biasa")+(PANGKAT1="Ahli Majlis")))</f>
         <v>0</v>
       </c>
-      <c r="N25" s="49">
+      <c r="N25" s="47">
         <f>F25+H25+J25+L25</f>
         <v>0</v>
       </c>
-      <c r="O25" s="49">
+      <c r="O25" s="47">
         <f>G25+I25+K25+M25</f>
         <v>0</v>
       </c>
-      <c r="P25" s="49">
+      <c r="P25" s="47">
         <f>SUM(N25:O25)</f>
         <v>0</v>
       </c>
-      <c r="Q25" s="50">
-[...2 lines deleted...]
-      <c r="R25" s="50">
+      <c r="Q25" s="48">
+        <v>30</v>
+      </c>
+      <c r="R25" s="48">
         <f t="shared" ref="R25:R30" si="0">P25*Q25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:18" ht="32.1" customHeight="1">
-      <c r="B26" s="49">
+      <c r="B26" s="47">
         <v>2</v>
       </c>
-      <c r="C26" s="175" t="s">
-[...4 lines deleted...]
-      <c r="F26" s="49">
+      <c r="C26" s="154" t="s">
+        <v>196</v>
+      </c>
+      <c r="D26" s="159"/>
+      <c r="E26" s="160"/>
+      <c r="F26" s="47">
         <f>SUMPRODUCT((PemimpinJantina="LELAKI")*(PemimpinKaum="MELAYU")*(PANGKAT1="Pemimpin"))</f>
         <v>0</v>
       </c>
-      <c r="G26" s="49">
+      <c r="G26" s="47">
         <f>SUMPRODUCT((PemimpinJantina="PEREMPUAN")*(PemimpinKaum="MELAYU")*(PANGKAT1="Pemimpin"))</f>
         <v>0</v>
       </c>
-      <c r="H26" s="49">
+      <c r="H26" s="47">
         <f>SUMPRODUCT((PemimpinJantina="LELAKI")*(PemimpinKaum="CINA")*(PANGKAT1="Pemimpin"))</f>
         <v>0</v>
       </c>
-      <c r="I26" s="49">
+      <c r="I26" s="47">
         <f>SUMPRODUCT((PemimpinJantina="PEREMPUAN")*(PemimpinKaum="CINA")*(PANGKAT1="Pemimpin"))</f>
         <v>0</v>
       </c>
-      <c r="J26" s="49">
+      <c r="J26" s="47">
         <f>SUMPRODUCT((PemimpinJantina="LELAKI")*(PemimpinKaum="INDIA")*(PANGKAT1="Pemimpin"))</f>
         <v>0</v>
       </c>
-      <c r="K26" s="49">
+      <c r="K26" s="47">
         <f>SUMPRODUCT((PemimpinJantina="PEREMPUAN")*(PemimpinKaum="INDIA")*(PANGKAT1="Pemimpin"))</f>
         <v>0</v>
       </c>
-      <c r="L26" s="49">
+      <c r="L26" s="47">
         <f>SUMPRODUCT((PemimpinJantina="LELAKI")*(PemimpinKaum="LAIN-LAIN")*(PANGKAT1="Pemimpin"))+SUMPRODUCT((PemimpinJantina="LELAKI")*(PemimpinKaum="KADAZAN")*(PANGKAT1="Pemimpin"))+SUMPRODUCT((PemimpinJantina="LELAKI")*(PemimpinKaum="DAYAK")*(PANGKAT1="Pemimpin"))</f>
         <v>0</v>
       </c>
-      <c r="M26" s="49">
+      <c r="M26" s="47">
         <f>SUMPRODUCT((PemimpinJantina="PEREMPUAN")*(PemimpinKaum="LAIN-LAIN")*(PANGKAT1="Pemimpin"))+SUMPRODUCT((PemimpinJantina="PEREMPUAN")*(PemimpinKaum="KADAZAN")*(PANGKAT1="Pemimpin"))+SUMPRODUCT((PemimpinJantina="PEREMPUAN")*(PemimpinKaum="DAYAK")*(PANGKAT1="Pemimpin"))</f>
         <v>0</v>
       </c>
-      <c r="N26" s="49">
+      <c r="N26" s="47">
         <f t="shared" ref="N26:O31" si="1">F26+H26+J26+L26</f>
         <v>0</v>
       </c>
-      <c r="O26" s="49">
+      <c r="O26" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P26" s="49">
+      <c r="P26" s="47">
         <f t="shared" ref="P26:P31" si="2">SUM(N26:O26)</f>
         <v>0</v>
       </c>
-      <c r="Q26" s="50">
-[...2 lines deleted...]
-      <c r="R26" s="50">
+      <c r="Q26" s="48">
+        <v>30</v>
+      </c>
+      <c r="R26" s="48">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="2:18" ht="32.1" customHeight="1">
-      <c r="B27" s="49">
+      <c r="B27" s="47">
         <v>3</v>
       </c>
-      <c r="C27" s="178" t="s">
-[...4 lines deleted...]
-      <c r="F27" s="49">
+      <c r="C27" s="157" t="s">
+        <v>200</v>
+      </c>
+      <c r="D27" s="159"/>
+      <c r="E27" s="160"/>
+      <c r="F27" s="47">
         <f>SUMPRODUCT((PemimpinJantina="LELAKI")*(PemimpinKaum="MELAYU")*(PANGKAT1="Pen. Pemimpin"))</f>
         <v>0</v>
       </c>
-      <c r="G27" s="49">
+      <c r="G27" s="47">
         <f>SUMPRODUCT((PemimpinJantina="PEREMPUAN")*(PemimpinKaum="MELAYU")*(PANGKAT1="Pen. Pemimpin"))</f>
         <v>0</v>
       </c>
-      <c r="H27" s="49">
+      <c r="H27" s="47">
         <f>SUMPRODUCT((PemimpinJantina="LELAKI")*(PemimpinKaum="CINA")*(PANGKAT1="Pen. Pemimpin"))</f>
         <v>0</v>
       </c>
-      <c r="I27" s="49">
+      <c r="I27" s="47">
         <f>SUMPRODUCT((PemimpinJantina="PEREMPUAN")*(PemimpinKaum="CINA")*(PANGKAT1="Pen. Pemimpin"))</f>
         <v>0</v>
       </c>
-      <c r="J27" s="49">
+      <c r="J27" s="47">
         <f>SUMPRODUCT((PemimpinJantina="LELAKI")*(PemimpinKaum="INDIA")*(PANGKAT1="Pen. Pemimpin"))</f>
         <v>0</v>
       </c>
-      <c r="K27" s="49">
+      <c r="K27" s="47">
         <f>SUMPRODUCT((PemimpinJantina="PEREMPUAN")*(PemimpinKaum="INDIA")*(PANGKAT1="Pen. Pemimpin"))</f>
         <v>0</v>
       </c>
-      <c r="L27" s="49">
+      <c r="L27" s="47">
         <f>SUMPRODUCT((PemimpinJantina="LELAKI")*(PemimpinKaum="LAIN-LAIN")*(PANGKAT1="Pen. Pemimpin"))+SUMPRODUCT((PemimpinJantina="LELAKI")*(PemimpinKaum="KADAZAN")*(PANGKAT1="Pen. Pemimpin"))+SUMPRODUCT((PemimpinJantina="LELAKI")*(PemimpinKaum="DAYAK")*(PANGKAT1="Pen. Pemimpin"))</f>
         <v>0</v>
       </c>
-      <c r="M27" s="49">
+      <c r="M27" s="47">
         <f>SUMPRODUCT((PemimpinJantina="PEREMPUAN")*(PemimpinKaum="LAIN-LAIN")*(PANGKAT1="Pen. Pemimpin"))+SUMPRODUCT((PemimpinJantina="PEREMPUAN")*(PemimpinKaum="KADAZAN")*(PANGKAT1="Pen. Pemimpin"))+SUMPRODUCT((PemimpinJantina="PEREMPUAN")*(PemimpinKaum="DAYAK")*(PANGKAT1="Pen. Pemimpin"))</f>
         <v>0</v>
       </c>
-      <c r="N27" s="49">
+      <c r="N27" s="47">
         <f>F27+H27+J27+L27</f>
         <v>0</v>
       </c>
-      <c r="O27" s="49">
+      <c r="O27" s="47">
         <f>G27+I27+K27+M27</f>
         <v>0</v>
       </c>
-      <c r="P27" s="49">
+      <c r="P27" s="47">
         <f>SUM(N27:O27)</f>
         <v>0</v>
       </c>
-      <c r="Q27" s="50">
-[...2 lines deleted...]
-      <c r="R27" s="50">
+      <c r="Q27" s="48">
+        <v>30</v>
+      </c>
+      <c r="R27" s="48">
         <f>P27*Q27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="2:18" ht="32.1" customHeight="1">
-      <c r="B28" s="49">
+      <c r="B28" s="47">
         <v>4</v>
       </c>
-      <c r="C28" s="175" t="s">
-[...4 lines deleted...]
-      <c r="F28" s="49">
+      <c r="C28" s="154" t="s">
+        <v>260</v>
+      </c>
+      <c r="D28" s="155"/>
+      <c r="E28" s="156"/>
+      <c r="F28" s="47">
         <f>SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="MELAYU")*(UNIT1="Pengakap Lebah"))</f>
         <v>0</v>
       </c>
-      <c r="G28" s="49">
+      <c r="G28" s="47">
         <f>SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="MELAYU")*(UNIT1="Pengakap Lebah"))</f>
         <v>0</v>
       </c>
-      <c r="H28" s="49">
+      <c r="H28" s="47">
         <f>SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="CINA")*(UNIT1="Pengakap Lebah"))</f>
         <v>0</v>
       </c>
-      <c r="I28" s="49">
+      <c r="I28" s="47">
         <f>SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="CINA")*(UNIT1="Pengakap Lebah"))</f>
         <v>0</v>
       </c>
-      <c r="J28" s="49">
+      <c r="J28" s="47">
         <f>SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="INDIA")*(UNIT1="Pengakap Lebah"))</f>
         <v>0</v>
       </c>
-      <c r="K28" s="49">
+      <c r="K28" s="47">
         <f>SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="INDIA")*(UNIT1="Pengakap Lebah"))</f>
         <v>0</v>
       </c>
-      <c r="L28" s="49">
+      <c r="L28" s="47">
         <f>SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="LAIN-LAIN")*(UNIT1="Pengakap Lebah"))+SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="KADAZAN")*(UNIT1="Pengakap Lebah"))+SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="DAYAK")*(UNIT1="Pengakap Lebah"))</f>
         <v>0</v>
       </c>
-      <c r="M28" s="49">
+      <c r="M28" s="47">
         <f>SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="LAIN-LAIN")*(UNIT1="Pengakap Lebah"))+SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="KADAZAN")*(UNIT1="Pengakap Lebah"))+SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="DAYAK")*(UNIT1="Pengakap Lebah"))</f>
         <v>0</v>
       </c>
-      <c r="N28" s="49">
+      <c r="N28" s="47">
         <f>F28+H28+J28+L28</f>
         <v>0</v>
       </c>
-      <c r="O28" s="49">
+      <c r="O28" s="47">
         <f>G28+I28+K28+M28</f>
         <v>0</v>
       </c>
-      <c r="P28" s="49">
+      <c r="P28" s="47">
         <f>SUM(N28:O28)</f>
         <v>0</v>
       </c>
-      <c r="Q28" s="50">
+      <c r="Q28" s="48">
         <v>7</v>
       </c>
-      <c r="R28" s="50">
+      <c r="R28" s="48">
         <f>P28*Q28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="2:18" ht="32.1" customHeight="1">
-      <c r="B29" s="49">
+      <c r="B29" s="47">
         <v>5</v>
       </c>
-      <c r="C29" s="178" t="s">
-[...4 lines deleted...]
-      <c r="F29" s="49">
+      <c r="C29" s="157" t="s">
+        <v>197</v>
+      </c>
+      <c r="D29" s="155"/>
+      <c r="E29" s="156"/>
+      <c r="F29" s="47">
         <f>SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="MELAYU")*(UNIT1="Pengakap Kanak-Kanak"))</f>
         <v>0</v>
       </c>
-      <c r="G29" s="49">
+      <c r="G29" s="47">
         <f>SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="MELAYU")*(UNIT1="Pengakap Kanak-Kanak"))</f>
         <v>0</v>
       </c>
-      <c r="H29" s="49">
+      <c r="H29" s="47">
         <f>SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="CINA")*(UNIT1="Pengakap Kanak-Kanak"))</f>
         <v>0</v>
       </c>
-      <c r="I29" s="49">
+      <c r="I29" s="47">
         <f>SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="CINA")*(UNIT1="Pengakap Kanak-Kanak"))</f>
         <v>0</v>
       </c>
-      <c r="J29" s="49">
+      <c r="J29" s="47">
         <f>SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="INDIA")*(UNIT1="Pengakap Kanak-Kanak"))</f>
         <v>0</v>
       </c>
-      <c r="K29" s="49">
+      <c r="K29" s="47">
         <f>SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="INDIA")*(UNIT1="Pengakap Kanak-Kanak"))</f>
         <v>0</v>
       </c>
-      <c r="L29" s="49">
+      <c r="L29" s="47">
         <f>SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="LAIN-LAIN")*(UNIT1="Pengakap Kanak-Kanak"))+SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="KADAZAN")*(UNIT1="Pengakap Kanak-Kanak"))+SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="DAYAK")*(UNIT1="Pengakap Kanak-Kanak"))</f>
         <v>0</v>
       </c>
-      <c r="M29" s="49">
+      <c r="M29" s="47">
         <f>SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="LAIN-LAIN")*(UNIT1="Pengakap Kanak-Kanak"))+SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="KADAZAN")*(UNIT1="Pengakap Kanak-Kanak"))+SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="DAYAK")*(UNIT1="Pengakap Kanak-Kanak"))</f>
         <v>0</v>
       </c>
-      <c r="N29" s="49">
+      <c r="N29" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O29" s="49">
+      <c r="O29" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P29" s="49">
+      <c r="P29" s="47">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q29" s="50">
+      <c r="Q29" s="48">
         <v>7</v>
       </c>
-      <c r="R29" s="50">
+      <c r="R29" s="48">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="2:18" ht="32.1" customHeight="1">
-      <c r="B30" s="49">
+      <c r="B30" s="47">
         <v>6</v>
       </c>
-      <c r="C30" s="178" t="s">
-[...4 lines deleted...]
-      <c r="F30" s="49">
+      <c r="C30" s="157" t="s">
+        <v>198</v>
+      </c>
+      <c r="D30" s="155"/>
+      <c r="E30" s="156"/>
+      <c r="F30" s="47">
         <f>SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="MELAYU")*(UNIT1="Pengakap Muda"))</f>
         <v>0</v>
       </c>
-      <c r="G30" s="49">
+      <c r="G30" s="47">
         <f>SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="MELAYU")*(UNIT1="Pengakap Muda"))</f>
         <v>0</v>
       </c>
-      <c r="H30" s="49">
+      <c r="H30" s="47">
         <f>SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="CINA")*(UNIT1="Pengakap Muda"))</f>
         <v>0</v>
       </c>
-      <c r="I30" s="49">
+      <c r="I30" s="47">
         <f>SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="CINA")*(UNIT1="Pengakap Muda"))</f>
         <v>0</v>
       </c>
-      <c r="J30" s="49">
+      <c r="J30" s="47">
         <f>SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="INDIA")*(UNIT1="Pengakap Muda"))</f>
         <v>0</v>
       </c>
-      <c r="K30" s="49">
+      <c r="K30" s="47">
         <f>SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="INDIA")*(UNIT1="Pengakap Muda"))</f>
         <v>0</v>
       </c>
-      <c r="L30" s="49">
+      <c r="L30" s="47">
         <f>SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="LAIN-LAIN")*(UNIT1="Pengakap Muda"))+SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="KADAZAN")*(UNIT1="Pengakap Muda"))+SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="DAYAK")*(UNIT1="Pengakap Muda"))</f>
         <v>0</v>
       </c>
-      <c r="M30" s="49">
+      <c r="M30" s="47">
         <f>SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="LAIN-LAIN")*(UNIT1="Pengakap Muda"))+SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="KADAZAN")*(UNIT1="Pengakap Muda"))+SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="DAYAK")*(UNIT1="Pengakap Muda"))</f>
         <v>0</v>
       </c>
-      <c r="N30" s="49">
+      <c r="N30" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O30" s="49">
+      <c r="O30" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P30" s="49">
+      <c r="P30" s="47">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q30" s="50">
+      <c r="Q30" s="48">
         <v>7</v>
       </c>
-      <c r="R30" s="50">
+      <c r="R30" s="48">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="2:18" ht="32.1" customHeight="1">
-      <c r="B31" s="49">
+      <c r="B31" s="47">
         <v>7</v>
       </c>
-      <c r="C31" s="178" t="s">
-[...4 lines deleted...]
-      <c r="F31" s="49">
+      <c r="C31" s="157" t="s">
+        <v>199</v>
+      </c>
+      <c r="D31" s="155"/>
+      <c r="E31" s="156"/>
+      <c r="F31" s="47">
         <f>SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="MELAYU")*(UNIT1="Pengakap Remaja"))</f>
         <v>0</v>
       </c>
-      <c r="G31" s="49">
+      <c r="G31" s="47">
         <f>SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="MELAYU")*(UNIT1="Pengakap Remaja"))</f>
         <v>0</v>
       </c>
-      <c r="H31" s="49">
+      <c r="H31" s="47">
         <f>SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="CINA")*(UNIT1="Pengakap Remaja"))</f>
         <v>0</v>
       </c>
-      <c r="I31" s="49">
+      <c r="I31" s="47">
         <f>SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="CINA")*(UNIT1="Pengakap Remaja"))</f>
         <v>0</v>
       </c>
-      <c r="J31" s="49">
+      <c r="J31" s="47">
         <f>SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="INDIA")*(UNIT1="Pengakap Remaja"))</f>
         <v>0</v>
       </c>
-      <c r="K31" s="49">
+      <c r="K31" s="47">
         <f>SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="INDIA")*(UNIT1="Pengakap Remaja"))</f>
         <v>0</v>
       </c>
-      <c r="L31" s="49">
+      <c r="L31" s="47">
         <f>SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="LAIN-LAIN")*(UNIT1="Pengakap Remaja"))+SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="KADAZAN")*(UNIT1="Pengakap Remaja"))+SUMPRODUCT((PengakapJantina="LELAKI")*(PengakapKaum="DAYAK")*(UNIT1="Pengakap Remaja"))</f>
         <v>0</v>
       </c>
-      <c r="M31" s="49">
+      <c r="M31" s="47">
         <f>SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="LAIN-LAIN")*(UNIT1="Pengakap Remaja"))+SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="KADAZAN")*(UNIT1="Pengakap Remaja"))+SUMPRODUCT((PengakapJantina="PEREMPUAN")*(PengakapKaum="DAYAK")*(UNIT1="Pengakap Remaja"))</f>
         <v>0</v>
       </c>
-      <c r="N31" s="49">
+      <c r="N31" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O31" s="49">
+      <c r="O31" s="47">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="P31" s="49">
+      <c r="P31" s="47">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Q31" s="50">
+      <c r="Q31" s="48">
         <v>7</v>
       </c>
-      <c r="R31" s="50">
+      <c r="R31" s="48">
         <f>P31*Q31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="2:18" ht="32.1" customHeight="1">
-      <c r="B32" s="182" t="s">
+      <c r="B32" s="161" t="s">
+        <v>78</v>
+      </c>
+      <c r="C32" s="161"/>
+      <c r="D32" s="161"/>
+      <c r="E32" s="161"/>
+      <c r="F32" s="44">
+        <f>SUM(F25:F31)</f>
+        <v>0</v>
+      </c>
+      <c r="G32" s="44">
+        <f t="shared" ref="G32:M32" si="3">SUM(G25:G31)</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="44">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I32" s="44">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J32" s="44">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="K32" s="44">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L32" s="44">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="M32" s="44">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N32" s="44">
+        <f>SUM(N25:N31)</f>
+        <v>0</v>
+      </c>
+      <c r="O32" s="44">
+        <f>SUM(O25:O31)</f>
+        <v>0</v>
+      </c>
+      <c r="P32" s="44">
+        <f>SUM(P25:P31)</f>
+        <v>0</v>
+      </c>
+      <c r="Q32" s="91"/>
+      <c r="R32" s="92"/>
+    </row>
+    <row r="33" spans="2:19" ht="32.1" customHeight="1">
+      <c r="B33" s="163" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" s="164"/>
+      <c r="D33" s="164"/>
+      <c r="E33" s="164"/>
+      <c r="F33" s="164"/>
+      <c r="G33" s="164"/>
+      <c r="H33" s="164"/>
+      <c r="I33" s="164"/>
+      <c r="J33" s="164"/>
+      <c r="K33" s="164"/>
+      <c r="L33" s="164"/>
+      <c r="M33" s="164"/>
+      <c r="N33" s="164"/>
+      <c r="O33" s="164"/>
+      <c r="P33" s="164"/>
+      <c r="Q33" s="165"/>
+      <c r="R33" s="49">
+        <f>SUM(R25:R32)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="2:19" ht="5.0999999999999996" customHeight="1"/>
+    <row r="35" spans="2:19" s="50" customFormat="1" ht="11.4">
+      <c r="B35" s="50" t="s">
+        <v>315</v>
+      </c>
+      <c r="N35" s="162"/>
+      <c r="O35" s="162"/>
+      <c r="P35" s="101"/>
+      <c r="Q35" s="138"/>
+      <c r="R35" s="138"/>
+      <c r="S35" s="138"/>
+    </row>
+    <row r="36" spans="2:19" s="50" customFormat="1" ht="11.4">
+      <c r="B36" s="51" t="s">
+        <v>77</v>
+      </c>
+      <c r="P36" s="101"/>
+      <c r="Q36" s="138"/>
+      <c r="R36" s="138"/>
+      <c r="S36" s="138"/>
+    </row>
+    <row r="37" spans="2:19" ht="6" customHeight="1"/>
+    <row r="38" spans="2:19" s="50" customFormat="1" ht="11.4">
+      <c r="B38" s="52"/>
+      <c r="C38" s="53" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="39" spans="2:19" s="50" customFormat="1" ht="5.0999999999999996" customHeight="1"/>
+    <row r="40" spans="2:19" s="50" customFormat="1" ht="11.4">
+      <c r="B40" s="52"/>
+      <c r="C40" s="53" t="s">
         <v>79</v>
       </c>
-      <c r="C32" s="182"/>
-[...130 lines deleted...]
-      <c r="C39" s="55" t="s">
+    </row>
+    <row r="42" spans="2:19">
+      <c r="I42" s="23"/>
+      <c r="J42" s="23"/>
+      <c r="K42" s="23"/>
+      <c r="L42" s="23"/>
+      <c r="M42" s="23"/>
+      <c r="O42" s="54"/>
+      <c r="P42" s="54"/>
+      <c r="Q42" s="54"/>
+      <c r="R42" s="54"/>
+    </row>
+    <row r="43" spans="2:19">
+      <c r="O43" s="19" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="44" spans="2:19">
+      <c r="B44" s="19" t="s">
         <v>81</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="B45" s="20" t="s">
+      <c r="D44" s="54"/>
+      <c r="E44" s="54"/>
+    </row>
+    <row r="45" spans="2:19" ht="9.9" customHeight="1"/>
+    <row r="46" spans="2:19">
+      <c r="B46" s="55" t="s">
+        <v>314</v>
+      </c>
+      <c r="O46" s="19" t="s">
         <v>82</v>
       </c>
-      <c r="C45" s="57"/>
-[...3 lines deleted...]
-    <row r="46" spans="2:19" ht="9.9" customHeight="1"/>
+    </row>
     <row r="47" spans="2:19">
-      <c r="B47" s="58" t="s">
-[...3 lines deleted...]
-        <v>83</v>
+      <c r="B47" s="101" t="s">
+        <v>270</v>
       </c>
     </row>
     <row r="48" spans="2:19">
-      <c r="B48" s="108" t="s">
-[...4 lines deleted...]
-      <c r="B49" s="108"/>
+      <c r="B48" s="101"/>
     </row>
   </sheetData>
-  <sheetProtection password="C627" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
-  <mergeCells count="37">
+  <sheetProtection algorithmName="SHA-512" hashValue="44VMKRrh7iAk4KBIuHxh/qe2klj5WA0UHI/rOs+zayy6eIJoZY7WwVJ8Ab3v8pD5vhsYRYkyUltLh+Vzku5Rtg==" saltValue="BM6LybbLzissGCuoczuSxg==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
+  <mergeCells count="35">
     <mergeCell ref="B22:B24"/>
     <mergeCell ref="C22:E24"/>
-    <mergeCell ref="N36:O36"/>
+    <mergeCell ref="N35:O35"/>
     <mergeCell ref="H20:L20"/>
-    <mergeCell ref="B34:Q34"/>
-    <mergeCell ref="C33:E33"/>
+    <mergeCell ref="B33:Q33"/>
     <mergeCell ref="B32:E32"/>
-    <mergeCell ref="F33:Q33"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="C26:E26"/>
     <mergeCell ref="L23:M23"/>
     <mergeCell ref="N23:O23"/>
     <mergeCell ref="F22:O22"/>
     <mergeCell ref="C29:E29"/>
     <mergeCell ref="C30:E30"/>
     <mergeCell ref="C25:E25"/>
     <mergeCell ref="C31:E31"/>
     <mergeCell ref="P20:R20"/>
     <mergeCell ref="R22:R23"/>
     <mergeCell ref="J23:K23"/>
     <mergeCell ref="Q22:Q24"/>
     <mergeCell ref="C27:E27"/>
     <mergeCell ref="C28:E28"/>
     <mergeCell ref="E17:M17"/>
     <mergeCell ref="E18:M18"/>
     <mergeCell ref="P22:P24"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="B12:D14"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="E12:M14"/>
     <mergeCell ref="E16:M16"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="E8:I8"/>
     <mergeCell ref="E10:I10"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.3" right="0.4" top="0.13" bottom="0.21" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:B67"/>
   <sheetViews>
     <sheetView topLeftCell="A61" workbookViewId="0">
       <selection activeCell="E11" sqref="E11:M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="15.88671875" style="20" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.109375" style="20"/>
+    <col min="1" max="1" width="15.88671875" style="19" customWidth="1"/>
+    <col min="2" max="2" width="11" style="19" customWidth="1"/>
+    <col min="3" max="16384" width="9.109375" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="68" t="s">
-        <v>263</v>
+      <c r="B1" s="64" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="69">
+      <c r="B2" s="65">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" s="70" t="s">
+      <c r="A4" s="66" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" s="71" t="s">
+      <c r="A6" s="67" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" s="20" t="s">
+      <c r="A7" s="19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" s="20" t="s">
+      <c r="A8" s="19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2">
-      <c r="A11" s="71" t="s">
+      <c r="A11" s="67" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" s="20" t="s">
+      <c r="A12" s="19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:2">
-      <c r="A13" s="20" t="s">
+      <c r="A13" s="19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" s="20" t="s">
+      <c r="A14" s="19" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:2">
-      <c r="A15" s="20" t="s">
+      <c r="A15" s="19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:2">
-      <c r="A16" s="20" t="s">
+      <c r="A16" s="19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:1">
-      <c r="A17" s="20" t="s">
+      <c r="A17" s="19" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:1">
-      <c r="A20" s="71" t="s">
+      <c r="A20" s="67" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:1">
-      <c r="A21" s="20" t="s">
+      <c r="A21" s="19" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:1">
-      <c r="A22" s="20" t="s">
+      <c r="A22" s="19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:1">
-      <c r="A23" s="20" t="s">
+      <c r="A23" s="19" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:1">
-      <c r="A24" s="20" t="s">
+      <c r="A24" s="19" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:1">
-      <c r="A25" s="20" t="s">
+      <c r="A25" s="19" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:1">
-      <c r="A26" s="20" t="s">
+      <c r="A26" s="19" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:1">
-      <c r="A27" s="20" t="s">
+      <c r="A27" s="19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:1">
-      <c r="A28" s="20" t="s">
+      <c r="A28" s="19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:1">
-      <c r="A29" s="20" t="s">
+      <c r="A29" s="19" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:1">
-      <c r="A30" s="20" t="s">
+      <c r="A30" s="19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:1">
-      <c r="A31" s="20" t="s">
+      <c r="A31" s="19" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:1">
-      <c r="A32" s="20" t="s">
+      <c r="A32" s="19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:1">
-      <c r="A33" s="20" t="s">
+      <c r="A33" s="19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:1">
-      <c r="A34" s="20" t="s">
+      <c r="A34" s="19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="35" spans="1:1">
-      <c r="A35" s="20" t="s">
+      <c r="A35" s="19" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:1">
-      <c r="A36" s="20" t="s">
+      <c r="A36" s="19" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="37" spans="1:1">
-      <c r="A37" s="20" t="s">
+      <c r="A37" s="19" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="38" spans="1:1">
-      <c r="A38" s="20" t="s">
+      <c r="A38" s="19" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:1">
-      <c r="A40" s="71" t="s">
+      <c r="A40" s="67" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="41" spans="1:1">
-      <c r="A41" s="24" t="s">
-        <v>241</v>
+      <c r="A41" s="23" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="42" spans="1:1">
-      <c r="A42" s="24" t="s">
-        <v>242</v>
+      <c r="A42" s="23" t="s">
+        <v>234</v>
       </c>
     </row>
     <row r="43" spans="1:1">
-      <c r="A43" s="24" t="s">
-        <v>243</v>
+      <c r="A43" s="23" t="s">
+        <v>235</v>
       </c>
     </row>
     <row r="44" spans="1:1">
-      <c r="A44" s="24" t="s">
-        <v>244</v>
+      <c r="A44" s="23" t="s">
+        <v>236</v>
       </c>
     </row>
     <row r="45" spans="1:1">
-      <c r="A45" s="24" t="s">
-        <v>245</v>
+      <c r="A45" s="23" t="s">
+        <v>237</v>
       </c>
     </row>
     <row r="47" spans="1:1">
-      <c r="A47" s="71" t="s">
+      <c r="A47" s="67" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="48" spans="1:1">
+      <c r="A48" s="19" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1">
+      <c r="A49" s="19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1">
+      <c r="A50" s="19" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1">
+      <c r="A51" s="19" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1">
+      <c r="A52" s="19" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1">
+      <c r="A53" s="19" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1">
+      <c r="A54" s="19" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1">
+      <c r="A55" s="19" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="56" spans="1:1">
+      <c r="A56" s="19" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1">
+      <c r="A57" s="19" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1">
+      <c r="A58" s="19" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="59" spans="1:1">
+      <c r="A59" s="19" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="60" spans="1:1">
+      <c r="A60" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="61" spans="1:1">
+      <c r="A61" s="19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="62" spans="1:1">
+      <c r="A62" s="19" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="19" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="48" spans="1:1">
-[...78 lines deleted...]
-    </row>
     <row r="65" spans="1:1">
-      <c r="A65" s="71" t="s">
-        <v>92</v>
+      <c r="A65" s="67" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="66" spans="1:1">
-      <c r="A66" s="20" t="s">
+      <c r="A66" s="19" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1">
+      <c r="A67" s="19" t="s">
         <v>94</v>
-      </c>
-[...3 lines deleted...]
-        <v>95</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet7"/>
   <dimension ref="A1:A22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="22.21875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="14.4">
-      <c r="A1" s="97" t="s">
-        <v>227</v>
+      <c r="A1" s="93" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="2" spans="1:1" ht="14.4">
-      <c r="A2" s="97" t="s">
-        <v>228</v>
+      <c r="A2" s="93" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:1" ht="14.4">
-      <c r="A3" s="97" t="s">
-        <v>229</v>
+      <c r="A3" s="93" t="s">
+        <v>221</v>
       </c>
     </row>
     <row r="4" spans="1:1" ht="14.4">
-      <c r="A4" s="97" t="s">
-        <v>230</v>
+      <c r="A4" s="93" t="s">
+        <v>222</v>
       </c>
     </row>
     <row r="5" spans="1:1" ht="14.4">
-      <c r="A5" s="97" t="s">
-        <v>231</v>
+      <c r="A5" s="93" t="s">
+        <v>223</v>
       </c>
     </row>
     <row r="6" spans="1:1" ht="14.4">
-      <c r="A6" s="97" t="s">
-        <v>289</v>
+      <c r="A6" s="93" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="7" spans="1:1" ht="14.4">
-      <c r="A7" s="97" t="s">
-        <v>232</v>
+      <c r="A7" s="93" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="10" spans="1:1" ht="14.4">
-      <c r="A10" s="107" t="s">
-        <v>224</v>
+      <c r="A10" s="93" t="s">
+        <v>216</v>
       </c>
     </row>
     <row r="11" spans="1:1" ht="14.4">
-      <c r="A11" s="107" t="s">
-        <v>264</v>
+      <c r="A11" s="93" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="12" spans="1:1" ht="14.4">
-      <c r="A12" s="107" t="s">
+      <c r="A12" s="93" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" ht="14.4">
+      <c r="A13" s="93" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="16" spans="1:1" ht="14.4">
+      <c r="A16" s="93" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" ht="14.4">
+      <c r="A17" s="93" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" ht="14.4">
+      <c r="A18" s="93" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" ht="14.4">
+      <c r="A19" s="93" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" ht="14.4">
+      <c r="A21" s="93" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="13" spans="1:1" ht="14.4">
-      <c r="A13" s="107" t="s">
+    <row r="22" spans="1:1" ht="14.4">
+      <c r="A22" s="93" t="s">
         <v>226</v>
-      </c>
-[...28 lines deleted...]
-        <v>234</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>39</vt:i4>